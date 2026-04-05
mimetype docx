--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2702,14719 +2702,15174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire vraiment de la recherche sur le travail [Rachel Beaujolin]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Beaujolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à l'adversité, savoir se recentrer sur sa singularité plutôt que se réinventer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Silberzahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une association scientifique : à quoi ça sert ? [Amina Béji-Bécheur]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence dans la guerre économique : passer de la force à la ruse [Nicolas Moinet]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What if the manager was first and foremost a gardener? [Christian Makaya].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Makaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique de la recherche : échapper au conformisme anglo-saxon [Yoann Bazin]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la recherche francophone part à la conquête du monde [Laurent Cappelletti]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téléconsultation : quand la relation patient-soignant devient une relation de service [G.B Paquerot]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Biot-Paquerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le LBO, un levier de croissance à double tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un grand plan national pour le doctorat ? Décryptages et vrais débats [Nathalie Fabbe-Costes]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passer de la RSE à la RST (Responsabilité Sociale des Territoires) [Anne Goujon-Belghit]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goujon Belghit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir pour le climat dans l'entreprise [Stephan Pezé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobiliser Amartya Sen en gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie stratégique à la lumière des sciences de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le phénomène de l'engagement salarié pour le climat sous la forme de collectifs [Stephan Pezé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le capital-investisseur : au-delà des enjeux financiers, des enjeux humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites de la surveillance algorithmique [Aziza Laguecir]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Laguecir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion : passer du tableur à l'impératif éthique [Aziza Laguecir]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Laguecir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinking post-Internet [Maria Guérin].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands courants en contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dambrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séries et la Casa de Papel pour réenchanter le management ! [Mathias Szpirglas]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les zones aveugles de l'ESG [Aziza Laguecir]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Laguecir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’IA comme révolution pour les organisations [Marius Bertolucci]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bertolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si l'amour devenait une discipline de gestion ? [Gabriel Lomellini]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lomellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrepreneuriat : du modèle du télégraphe au modèle de l'orchestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources humaines et éthique du capitalisme ? [Eric Godelier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Godelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management façon Casa de Papel : sens, pouvoir, innovation [Mathias Szpirglas]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire de la connaissance en marketing : 4 approches [Maria Guérin]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’institution comptable semble inébranlable face à l’Anthropocène. Une enquête auprès des professionnels comptables français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Barthes, l'entreprise et la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lomellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si l'amour devenait une discipline de gestion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lomellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre le débat sur l'abandon des brevets sur les vaccins [Pascal Corbel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les entreprises justifient leurs impacts négatifs comme un mal nécessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inconscient dans l'entrepreneuriat : on n'est pas entrepreneur par hasard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation de la fonction d’employeur associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Urasadettan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer c’est aussi devoir composer avec la stupidité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fronty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropocène, limites planétaires et nouvelles frontières des sciences de gestion - Le changement climatique est produit par une société des organisations ! [Aurélien Acquier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I., a hymermaterialist expression of the need for God [Pierre-Yves Gomez].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la comptabilité est devenue l’ennemie de la nature et des Hommes [Antoine Fabre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fin de l’abondance » ? Quelles conséquences pour le management [Aurélien Acquier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les 8 leviers d'engagement dans les communautés de travail [Serge Perrot]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bitcoin reste une illusion [Georges Ugeux]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ugeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Barthes, l'entreprise et la gestion [Gabriel Lomellini]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lomellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprendre, c’est créer l’ordre à partir du désordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprendre avec &amp;quot;Doc' Emmett Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Grands défis » : comment les grands acteurs organisent leurs irresponsabilités [Valentina Carbone]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chaînes de valeur globales sont-elles en crise ? [Florence Palpacuer]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding what virtual companies have become... today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspillage alimentaire : éduquer d’abord les familles [Amélie Clauzel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion c'est bien plus que l’économie et la sociologie ! [Armand Hatchuel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise comme communauté [Florence Palpacuer]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces tournants qui font tourner la recherche à vide [Philippe Dessertine]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessertine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion: face à l’ampleur des enjeux, soutenir la diversité des traditions de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hèla Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrepreneur face au capital investisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le piège stratégique du Red Queen effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un nouveau discours amoureux de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lomellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classements des universités, où en sommes-nous ? [Gilles Rouet]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combattre les stéréotypes de genre : les responsabilités des organisations [Clotilde Coron]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces stéréotypes de genre qui renforcent les inégalités professionnelles [Clotilde Coron]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'IA et les stratégies d'intelligence amplifiée [François Cazals]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe et la question des classements des universités [Gilles Rouet]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marques et leurs valeurs : usurpation ou engagement véritable ? [Géraldine Michel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation de la recherche : encore du chemin !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pierronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effet Starlink : indépendance et souveraineté [Christine Dugoin-Clément]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dugoin-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact du capital-investissement sur les salaires, l'emploi, les collaborateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le professeur de gestion, médecin des organisations [Julien Husson]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une médecine des organisations au chevet du système de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un nouveau discours amoureux de l'entreprise [Gabriel Lomellini]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lomellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Health Sector Impact Study (HSIS) : évaluer l'impact des établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05020076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre la recherche en sciences de gestion à la portée des professionnels [Lionel Garreau]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerisy : penser la civilisation pour la transformer [Armand Hatchuel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspillage alimentaire en famille : trois approches [Amélie Clauzel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entreprises zombies [Eric Severin]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Severin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autonomie ne se décrète pas, elle s’apprend !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moins on en parle, plus il y en a : la création d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business Model Innovation : créer et capturer de la valeur par l’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux défis de la recherche académique en management et stratégie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles tendances et perspectives du comportement du consommateur [Amélie Clauzel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprendre, c’est agir d’abord et comprendre ensuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéréotypes de genre : la France bonne élève de l’Europe [Clotilde Coron]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre Mintzberg avec la casa de papel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le digital : espoir réel ou nouveau drame pour l’Afrique ? [Mbaye Fall Diallo]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme : critique et résilience [Pierre-Yves Gomez]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metavers : fin de la vie privée, de l'intimité et hypersurveillance [Julien Cloarec]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands auteurs (et grandes idées) aux frontières du management [Marc Bidan]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdieu, auteur subversif du management [Nicolas Balas]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art de la performance (dans toutes les disciplines) [Thierry Picq]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation et expansion du capitalisme [Pierre-Yves Gomez]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation ou le partage du savoir au cœur de la pandémie de la Covid-19 [Pascal Corbel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le business model des plateformes [Annabelle Gawer]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gawer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail créateur et subordination : mission impossible ? [Pierre-Michel Menger]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Menger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme en Que-Sais-Je [Pierre-Yves Gomez]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion, fait religieux et management [Hugo Gaillard]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir gérer sa surcharge informationnelle [Michel Kalika]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kalika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RSE : nouveau terrain des jeux stratégiques [Nicolas Balas]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les associations de loi 1901 au défi de leur transformation [Anne Goujon-Belghit]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goujon Belghit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les leçons de Gramsci pour le management [Nicolas Balas]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprise face à l'égalité entre les femmes et les hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérives de la finance mondiale et collusion avec les politiques [Georges Ugeux]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ugueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la réalité des décisions par l’étude des controverses [Nicolas Balas]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une conception plus sociale et démocratique des innovations technologiques [B.Lauren Szostak]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Szostak-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naissance du capitalisme [Pierre-Yves Gomez]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Henderson : un fondateur (trop) méconnu de la stratégie d'entreprise [Frédéric Le Roy]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impacts financiers de la diversité dans les conseils d’administration [Nicolas Aubert]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion dynamique des entreprises virtuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Eboussi Boulaga, un décryptage africain de l'empowerment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mutabazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Georges Fayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une critique féministe des entreprises [Léa Dorion]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dorion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le quiproquo : du malentendu au risque et au désastre [Mathias Szpirglas]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus et exigences de régulation des plateformes [Annabelle Gawer]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gawer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme : comment sont apparus les entrepreneurs [Pierre-Yves Gomez]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les sciences de gestion peuvent contribuer à la transition écologique et sociale[F.Hildwein]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hildwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces animaux de la jungle de l’innovation : stratégie, organisation, finance [Nicolas Mottis ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mottis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les transformations de l’industrie musicale [Emilie Ruiz]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albéric Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les racines oubliées de la logistique [Aurélien Rouquet]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19, une remise en question des fondamentaux de la logistique et du SCM ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sépari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revue « Entreprise &amp; société » : retour vers le futur ! [Jérôme Méric]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement climatique : les scénarios de projections d’émissions du groupe I du GIEC [V.M-Delmotte]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolte dans la musique : du Punk à la récupération business du Rap [Joël Brée]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de gestion et le management à la lumière de Jean Piaget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment faire face à un choc de carrière en étant senior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Becdelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Industrie pharmaceutique : concilier profit et intérêt collectif [Nathalie Gimenes]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Polanyi pour penser le capitalisme d'aujourd'hui [Corinne Vercher-Chaptal]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi sert vraiment le rapport du GIEC ? [Valérie Masson-Delmotte]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations publiques et nouvelles formes de management public [Madina Rival]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Petrarca Armandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face au risque, savoir improviser comme un groupe de Jazz [Xavier Durand]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginer des alternatives pour la transition écologique et sociale [Amina Béji-Bécheur]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérives de la finance : faut-il mettre des banquiers et financiers en prison ? [Georges Ugeux]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ugeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise sanitaire et technocratie. Il existe DES modes de contrôle ! [Aude Deville]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’IAE Metz, une école de management transfrontalière et entrepreneuriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire conceptuel de l’entreprise [Gérard Hirigoyen]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hirigoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de l'épidémie : erreurs, incompétences, fautes, mensonges [Alain Bauer]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérives de la finance : Il n'y a pas de démocratie construite sur les inégalités [Georges Ugeux]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ugeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail, angle mort dans les représentations des dirigeants [Florent Noël]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement climatique : constats et observations directes [Valérie Masson-Delmotte]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi défendre les revues françaises de sciences de gestion [Matthieu Mandard]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser l'Enseignement et la Recherche en Management de la Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconcevoir le management et la stratégie avec François Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise révèle les dysfonctionnements du management hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management des organisations de santé : 5 propositions pour l'après-crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management de l’immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du domaine de la prédation : le cas Alstom - GE [Olivier Coussi]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de l'entrepreneuriat : être entreprenant avant d'être entrepreneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise dans la santé : penser supply chain management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bentahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïl Benzidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;3 M&amp;quot; de la fabrique de l'entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauver les concours d’agrégation du supérieur : le cas de l’Histoire du Droit [Boris Bernabé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bernabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences «psychothérapeutiques» du dirigeant dans une crise globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorcellerie, clan et hypo-management [Marc Bidan]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie digitale : la grande accélération [François Cazals]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi il faut sauver les concours d'agrégation du supérieur ! [JP. Denis et N.Dubost]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien de Tricornot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands auteurs en logistique et supply chain management [Blandine Ageron et Olivier Lavastre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenêtre ouverte sur la gestion. Recherche qualitative en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Soparnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management des coopératives : spécificités et renouveau [Aude Deville,Damien Mourey]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les séries et la Casa de Papel pour réenchanter le management ! [Mathias Szpirglas]</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marketing et la distribution à l’heure du 4.0 [Jean-François Lemoine]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plafond de verre : état des lieux [José de Sousa]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi servent les associations scientifiques en management ? [Yoann Bazin]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Yoann Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire : une question stratégique pour l’entreprise [Anne Albert-Cromarias]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décisions Marketing, une revue académique francophone [Emmanuelle le Nagard et Géraldine Michel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Nagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To speak or not to speak: the troubled lives of whistle-blowers - unabridged</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Charreire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Surply</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des paradoxes d’un centre de lutte contre le cancer [Anne Albert-Cromarias]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche en gestion, course aux étoiles : un appel à la révolte [Aurélien Rouquet]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un grand plan national pour le doctorat ? Décryptages et vrais débats [Nathalie Fabbe-Costes]</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investir dans les grands médias : la rentabilité politique [Sébastien Liarte]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux vidéo, l’industrie culturelle du XXIème siècle ? [Pierre-Jean Benghozi]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Benghozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser l'évaluation en gestion [Aude Deville et Stéphanie Chatelain-Ponroy]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour aux sources des normes et des techniques de gestion [Armand Hatchuel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exceed your vision : faites des thèses - Interview Xerfi Canal dans &amp;quot;Fenêtres ouvertes sur la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pierronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le classement de Shangaï comme technologie invisible [Jean Charroin]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741039v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une histoire des normes et des techniques de gestion [Albert David et Armand Hatchuel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système de santé face aux innovations numériques [Johanna Habib]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle utilité de la recherche en gestion selon les managers ? [Richard Soparnot]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Soparnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi maintenir le concours d'agrégation en gestion [Nathalie Fabbe Costes]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à la tyrannie des étoiles : révoltons-nous !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la recherche en gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Igalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle utilité de la recherche en gestion selon les managers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Soparnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Arreola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche en gestion : retrouver du sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les épreuves du concours d'agrégation en gestion [Nathalie Fabbe-Costes]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies low-cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer, Penser le pouvoir et les rapports sociaux dans l'entreprise avec Gramsci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissages collectifs et activités de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies et impact de la recherche française en management : universités et business schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mangematin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment ont été fabriquées les idées néo-libérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Salles-Djelic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizational innovation and conformity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Loilier et A.Tellier, Xerfi Canal Gestion de l'innovation : comprendre le processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albéric Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Corbel, Xerfi Canal Information, communication et stratégie : le nouveau monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Marie Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier de Vaujany, Xerfi Canal Economie collaborative : le nouveau souffle du capitalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Charles Martinet, Xerfi Canal Management stratégique et gouvernance d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Charles Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huault, Xerfi Canal Finance : la régulation cachée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dualité du travail coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huault, Xerfi Canal Le management face aux déterminismes sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Red Queen Effect : Principe, synthèse et implications pour la stratégie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...6739 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ENSEIGNEMENT SUPÉRIEUR EN TRANSITION : PROPOSITIONS POUR L’AVENIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5124 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDITIONS EMS, 2024, Agir et Décider, 978-2-37687-819-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encyclopédie de la stratégie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taïeb Hafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Charles Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...344 lines deleted...]
-                <w:t xml:space="preserve">hal-04712085v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tannery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS Edition. , 2022, Collection : Nouvelle encyclopédie de la stratégie, 978-2-37687-605-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au hip-hop management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS Editions, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.denis.2014.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance et Stratégie des Groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Charles Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Audrey Payaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tannery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès-Science Lavoisier, pp.375, 2011, Organisation et Stratégie, 9782746231467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00867565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires de Crise (Version intégrale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9781452367521</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“L’enseignement supérieur en transition” : « Une grande inquiétude émerge »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pierronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17422,512 +17877,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513757v1</w:t>
-              </w:r>
-[...453 lines deleted...]
-                <w:t xml:space="preserve">hal-04825546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18890,51 +18890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="176ADB1B"/>
+    <w:nsid w:val="01BF0BD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19121,51 +19121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3609-4078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291025v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheeler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ayeb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14967-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Martinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0217" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00500" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Orange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00217" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.057.0231" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.253.7-20" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.185.0383" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04366797v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chomienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Corbel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.140.0677" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charles Martinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.228-229.13-38" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-RZJQ0KN9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535897v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouzi&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.183.73-94" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BL68MR9N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644229v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.loili.2020.01.0215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saussois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.sauss.2016.01.0316" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04373264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Marie Lavoisier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04194641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Payaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Audrey Payaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062258v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Stolowy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mattelin-Pierrard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487158v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Laguecir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698261v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698196v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercanti-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dambrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04691463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bazin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voyant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04761922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biot-Paquerot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723545v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755284v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon Belghit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755263v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Pez&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723525v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712992v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500666v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lomellini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723689v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698170v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godelier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713038v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marmorat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724446v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433325v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698942v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roussey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723700v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712112v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Urasadettan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmidt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698173v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690950v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fronty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755259v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755255v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500681v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ugeux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698260v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698182v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713036v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silberzahn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698183v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Makaya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698374v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723996v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500692v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020076v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755489v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698429v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Severin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062234v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713665v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755314v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755311v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessertine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712100v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Bouville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;la Yousfi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723844v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723900v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724465v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740098v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487133v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487137v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253074v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cazals" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740083v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740837v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04715026v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04729076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dugoin-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723709v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698391v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723918v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723887v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487129v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04692706v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698221v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723720v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723929v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755312v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500761v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Carbone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698146v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752955v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500769v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gawer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755490v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Menger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433316v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755275v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253757v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Picq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433320v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752931v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698248v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698211v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755279v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712989v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak-Tapon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500700v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ugueux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433318v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755273v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698163v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755291v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755281v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698251v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698143v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583642v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mutabazi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Georges Fayn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04694647v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500777v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698246v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dorion" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433319v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433321v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698214v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698249v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cloarec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05249537v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698238v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gimenes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740183v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712094v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Petrarca Armandy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05251160v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698418v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698403v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loning" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487149v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500736v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698227v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433324v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724031v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740113v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hirigoyen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253109v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bauer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500726v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05251138v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740831v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05261317v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mandard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713042v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine S&#233;pari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05251373v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487162v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mottis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433322v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hildwein" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698256v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698244v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698276v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ruiz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Tellier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;nin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724124v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724175v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fana Rasolofo-Distler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724161v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698378v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724082v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724193v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentahar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Benzidia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04780291v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bernab&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724107v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724141v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253105v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253078v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724095v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724046v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Persson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712106v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04780303v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Tricornot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253046v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698226v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698218v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ochs" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752943v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Sousa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755296v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253052v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698151v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire Petit" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Surply" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755498v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Nagard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253048v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755318v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712990v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741039v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charroin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755333v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740156v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253042v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253981v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712079v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698219v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Benghozi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698236v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713051v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713047v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713091v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713076v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Arreola" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Borel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04781513v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713055v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rivi&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04781507v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755313v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713664v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04722800v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698157v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Salles-Djelic" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698204v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740131v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loilier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752906v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698201v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712124v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253822v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04719804v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dameron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698277v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712085v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04513757v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814176v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03793051v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;eb Hafsi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644227v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.denis.2014.01" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867565v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825546v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075314v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estele Jouison" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562618v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04191685v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04186545v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Taha" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644237v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.185.0373" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644241v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04363226v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497394v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferreol" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04232591v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3609-4078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291025v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheeler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ayeb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14967-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Martinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0217" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00500" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Orange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00217" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.057.0231" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.253.7-20" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.185.0383" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04366797v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chomienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Corbel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.140.0677" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charles Martinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.228-229.13-38" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-RZJQ0KN9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535897v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouzi&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.183.73-94" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BL68MR9N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644229v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.loili.2020.01.0215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saussois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.sauss.2016.01.0316" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04373264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Marie Lavoisier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04194641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Payaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Audrey Payaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062258v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Stolowy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mattelin-Pierrard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silberzahn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740141v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698374v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Makaya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bazin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voyant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04761922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biot-Paquerot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723545v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon Belghit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Pez&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723240v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Laguecir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698261v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercanti-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dambrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04691463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lomellini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723689v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godelier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698942v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marmorat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724446v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638892v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roussey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723700v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712112v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Urasadettan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmidt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fronty" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698173v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755255v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698182v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ugeux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500681v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723929v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723720v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500761v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Carbone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698146v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752955v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755314v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755311v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessertine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712100v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Bouville" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;la Yousfi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723900v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724465v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487133v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487137v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253074v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cazals" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740083v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740837v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04715026v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04729076v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dugoin-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723709v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698391v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723996v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500692v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020076v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062234v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755489v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752967v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Severin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713665v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723867v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752982v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724015v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487129v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04692706v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698221v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698249v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cloarec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698214v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755275v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253757v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Picq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433320v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752931v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500769v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gawer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Menger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433316v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698248v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698211v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755279v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755291v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755281v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698163v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500700v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ugueux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755273v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712989v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak-Tapon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433318v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698251v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698245v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698143v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583642v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mutabazi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Georges Fayn" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698246v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dorion" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04694647v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500777v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433319v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433322v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hildwein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487162v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mottis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698276v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ruiz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Tellier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;nin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698256v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713042v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine S&#233;pari" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698244v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05251373v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698418v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698403v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loning" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05249537v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698238v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gimenes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740183v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05251160v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712094v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Petrarca Armandy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487149v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433324v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500736v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698227v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724031v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740113v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hirigoyen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253109v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bauer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500726v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740831v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05251138v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05261317v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mandard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724095v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724046v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Persson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724161v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724124v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724175v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fana Rasolofo-Distler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698378v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724082v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724193v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentahar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Benzidia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724107v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04780291v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bernab&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724141v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253105v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253078v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04780303v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Tricornot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712106v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253046v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698226v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698218v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ochs" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752943v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Sousa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755296v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253052v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755498v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Nagard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698151v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire Petit" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Surply" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253048v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253981v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712079v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698219v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Benghozi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698236v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755318v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712990v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741039v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charroin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755333v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740156v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253042v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04781507v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713047v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713091v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713076v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Arreola" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Borel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713051v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04781513v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713055v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rivi&#232;re" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755313v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713664v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04722800v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698157v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Salles-Djelic" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698204v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740131v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loilier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752906v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698201v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712124v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253822v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04719804v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dameron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698277v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712085v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814176v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03793051v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;eb Hafsi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644227v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.denis.2014.01" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867565v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825546v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04513757v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075314v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estele Jouison" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562618v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04191685v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04186545v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Taha" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644237v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.185.0373" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644241v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04363226v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497394v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferreol" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04232591v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>