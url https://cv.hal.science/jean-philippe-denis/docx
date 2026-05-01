--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -701,183 +701,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De crier mon cœur de chercheur en management stratégique a commencé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXIV (57), pp.231-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.057.0231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La RFG fait son cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (270), pp.11-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2018.00217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644234v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04644235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autorité scientifique au XXI e siècle</w:t>
               </w:r>
@@ -1157,78 +1157,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 140, pp.677-692. </w:t>
+              <w:t xml:space="preserve">, 2012, n° 140 (4), pp.677-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfap.140.0677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366797v1</w:t>
+                <w:t xml:space="preserve">hal-04644243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la propriété intellectuelle et organisations publiques de recherche : l'éthique à l'épreuve des objectifs de performance</w:t>
               </w:r>
@@ -1261,78 +1261,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, n° 140 (4), pp.677-692. </w:t>
+              <w:t xml:space="preserve">, 2012, 140, pp.677-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfap.140.0677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644243v1</w:t>
+                <w:t xml:space="preserve">hal-04366797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management, un carré plus que sémantique</w:t>
               </w:r>
@@ -1577,15831 +1577,15964 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidéo (193)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WallStreetBets : comment les investisseurs individuels réécrivent les règles du jeu [Hervé Stolowy]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Stolowy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hypothèse du miroir en management [Alexandre Azoulay]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management et théorie : pourquoi ça compte [Lionel Garreau]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libérer vraiment et durablement l’entreprise [Caroline Mattelin-Pierrard]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mattelin-Pierrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si l'amour devenait une discipline de gestion ? [Gabriel Lomellini]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lomellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrepreneuriat : du modèle du télégraphe au modèle de l'orchestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources humaines et éthique du capitalisme ? [Eric Godelier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Godelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’IA comme révolution pour les organisations [Marius Bertolucci]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bertolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capital-investisseur : au-delà des enjeux financiers, des enjeux humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites de la surveillance algorithmique [Aziza Laguecir]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Laguecir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de gestion : passer du tableur à l'impératif éthique [Aziza Laguecir]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Laguecir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinking post-Internet [Maria Guérin].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands courants en contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dambrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séries et la Casa de Papel pour réenchanter le management ! [Mathias Szpirglas]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les zones aveugles de l'ESG [Aziza Laguecir]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Laguecir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique de la recherche : échapper au conformisme anglo-saxon [Yoann Bazin]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la recherche francophone part à la conquête du monde [Laurent Cappelletti]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téléconsultation : quand la relation patient-soignant devient une relation de service [G.B Paquerot]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Biot-Paquerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le LBO, un levier de croissance à double tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un grand plan national pour le doctorat ? Décryptages et vrais débats [Nathalie Fabbe-Costes]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passer de la RSE à la RST (Responsabilité Sociale des Territoires) [Anne Goujon-Belghit]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goujon Belghit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir pour le climat dans l'entreprise [Stephan Pezé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobiliser Amartya Sen en gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie stratégique à la lumière des sciences de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le phénomène de l'engagement salarié pour le climat sous la forme de collectifs [Stephan Pezé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Barthes, l'entreprise et la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lomellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si l'amour devenait une discipline de gestion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lomellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management façon Casa de Papel : sens, pouvoir, innovation [Mathias Szpirglas]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire de la connaissance en marketing : 4 approches [Maria Guérin]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’institution comptable semble inébranlable face à l’Anthropocène. Une enquête auprès des professionnels comptables français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation de la fonction d’employeur associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Urasadettan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les entreprises justifient leurs impacts négatifs comme un mal nécessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inconscient dans l'entrepreneuriat : on n'est pas entrepreneur par hasard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre le débat sur l'abandon des brevets sur les vaccins [Pascal Corbel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer c’est aussi devoir composer avec la stupidité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fronty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I., a hymermaterialist expression of the need for God [Pierre-Yves Gomez].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la comptabilité est devenue l’ennemie de la nature et des Hommes [Antoine Fabre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fin de l’abondance » ? Quelles conséquences pour le management [Aurélien Acquier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les 8 leviers d'engagement dans les communautés de travail [Serge Perrot]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bitcoin reste une illusion [Georges Ugeux]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ugeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Barthes, l'entreprise et la gestion [Gabriel Lomellini]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lomellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropocène, limites planétaires et nouvelles frontières des sciences de gestion - Le changement climatique est produit par une société des organisations ! [Aurélien Acquier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire vraiment de la recherche sur le travail [Rachel Beaujolin]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Beaujolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à l'adversité, savoir se recentrer sur sa singularité plutôt que se réinventer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Silberzahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What if the manager was first and foremost a gardener? [Christian Makaya].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Makaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence dans la guerre économique : passer de la force à la ruse [Nicolas Moinet]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une association scientifique : à quoi ça sert ? [Amina Béji-Bécheur]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moins on en parle, plus il y en a : la création d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business Model Innovation : créer et capturer de la valeur par l’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux défis de la recherche académique en management et stratégie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles tendances et perspectives du comportement du consommateur [Amélie Clauzel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une médecine des organisations au chevet du système de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un nouveau discours amoureux de l'entreprise [Gabriel Lomellini]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lomellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Health Sector Impact Study (HSIS) : évaluer l'impact des établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05020076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre la recherche en sciences de gestion à la portée des professionnels [Lionel Garreau]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerisy : penser la civilisation pour la transformer [Armand Hatchuel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspillage alimentaire en famille : trois approches [Amélie Clauzel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entreprises zombies [Eric Severin]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Severin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autonomie ne se décrète pas, elle s’apprend !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion c'est bien plus que l’économie et la sociologie ! [Armand Hatchuel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise comme communauté [Florence Palpacuer]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces tournants qui font tourner la recherche à vide [Philippe Dessertine]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessertine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion: face à l’ampleur des enjeux, soutenir la diversité des traditions de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hèla Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrepreneur face au capital investisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le piège stratégique du Red Queen effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un nouveau discours amoureux de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lomellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classements des universités, où en sommes-nous ? [Gilles Rouet]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combattre les stéréotypes de genre : les responsabilités des organisations [Clotilde Coron]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces stéréotypes de genre qui renforcent les inégalités professionnelles [Clotilde Coron]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'IA et les stratégies d'intelligence amplifiée [François Cazals]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe et la question des classements des universités [Gilles Rouet]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marques et leurs valeurs : usurpation ou engagement véritable ? [Géraldine Michel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation de la recherche : encore du chemin !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pierronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effet Starlink : indépendance et souveraineté [Christine Dugoin-Clément]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dugoin-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact du capital-investissement sur les salaires, l'emploi, les collaborateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le professeur de gestion, médecin des organisations [Julien Husson]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprendre, c’est agir d’abord et comprendre ensuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéréotypes de genre : la France bonne élève de l’Europe [Clotilde Coron]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre Mintzberg avec la casa de papel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le digital : espoir réel ou nouveau drame pour l’Afrique ? [Mbaye Fall Diallo]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprendre avec &amp;quot;Doc' Emmett Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprendre, c’est créer l’ordre à partir du désordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chaînes de valeur globales sont-elles en crise ? [Florence Palpacuer]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Grands défis » : comment les grands acteurs organisent leurs irresponsabilités [Valentina Carbone]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding what virtual companies have become... today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspillage alimentaire : éduquer d’abord les familles [Amélie Clauzel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion, fait religieux et management [Hugo Gaillard]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir gérer sa surcharge informationnelle [Michel Kalika]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kalika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RSE : nouveau terrain des jeux stratégiques [Nicolas Balas]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le business model des plateformes [Annabelle Gawer]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gawer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail créateur et subordination : mission impossible ? [Pierre-Michel Menger]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Menger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme en Que-Sais-Je [Pierre-Yves Gomez]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdieu, auteur subversif du management [Nicolas Balas]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art de la performance (dans toutes les disciplines) [Thierry Picq]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation et expansion du capitalisme [Pierre-Yves Gomez]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation ou le partage du savoir au cœur de la pandémie de la Covid-19 [Pascal Corbel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naissance du capitalisme [Pierre-Yves Gomez]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une conception plus sociale et démocratique des innovations technologiques [B.Lauren Szostak]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Szostak-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la réalité des décisions par l’étude des controverses [Nicolas Balas]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprise face à l'égalité entre les femmes et les hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les associations de loi 1901 au défi de leur transformation [Anne Goujon-Belghit]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goujon Belghit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les leçons de Gramsci pour le management [Nicolas Balas]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérives de la finance mondiale et collusion avec les politiques [Georges Ugeux]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ugueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impacts financiers de la diversité dans les conseils d’administration [Nicolas Aubert]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion dynamique des entreprises virtuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Eboussi Boulaga, un décryptage africain de l'empowerment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mutabazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Georges Fayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Henderson : un fondateur (trop) méconnu de la stratégie d'entreprise [Frédéric Le Roy]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une critique féministe des entreprises [Léa Dorion]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dorion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le quiproquo : du malentendu au risque et au désastre [Mathias Szpirglas]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus et exigences de régulation des plateformes [Annabelle Gawer]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gawer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme : comment sont apparus les entrepreneurs [Pierre-Yves Gomez]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme : critique et résilience [Pierre-Yves Gomez]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands auteurs (et grandes idées) aux frontières du management [Marc Bidan]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metavers : fin de la vie privée, de l'intimité et hypersurveillance [Julien Cloarec]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face au risque, savoir improviser comme un groupe de Jazz [Xavier Durand]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginer des alternatives pour la transition écologique et sociale [Amina Béji-Bécheur]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérives de la finance : faut-il mettre des banquiers et financiers en prison ? [Georges Ugeux]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ugeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise sanitaire et technocratie. Il existe DES modes de contrôle ! [Aude Deville]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment faire face à un choc de carrière en étant senior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Becdelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Industrie pharmaceutique : concilier profit et intérêt collectif [Nathalie Gimenes]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Polanyi pour penser le capitalisme d'aujourd'hui [Corinne Vercher-Chaptal]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations publiques et nouvelles formes de management public [Madina Rival]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Petrarca Armandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi sert vraiment le rapport du GIEC ? [Valérie Masson-Delmotte]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolte dans la musique : du Punk à la récupération business du Rap [Joël Brée]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de gestion et le management à la lumière de Jean Piaget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’IAE Metz, une école de management transfrontalière et entrepreneuriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire conceptuel de l’entreprise [Gérard Hirigoyen]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hirigoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérives de la finance : Il n'y a pas de démocratie construite sur les inégalités [Georges Ugeux]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ugeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de l'épidémie : erreurs, incompétences, fautes, mensonges [Alain Bauer]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail, angle mort dans les représentations des dirigeants [Florent Noël]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement climatique : constats et observations directes [Valérie Masson-Delmotte]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi défendre les revues françaises de sciences de gestion [Matthieu Mandard]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les transformations de l’industrie musicale [Emilie Ruiz]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albéric Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19, une remise en question des fondamentaux de la logistique et du SCM ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sépari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement climatique : les scénarios de projections d’émissions du groupe I du GIEC [V.M-Delmotte]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces animaux de la jungle de l’innovation : stratégie, organisation, finance [Nicolas Mottis ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mottis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les sciences de gestion peuvent contribuer à la transition écologique et sociale[F.Hildwein]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hildwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les racines oubliées de la logistique [Aurélien Rouquet]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revue « Entreprise &amp; société » : retour vers le futur ! [Jérôme Méric]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du domaine de la prédation : le cas Alstom - GE [Olivier Coussi]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de l'entrepreneuriat : être entreprenant avant d'être entrepreneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise dans la santé : penser supply chain management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bentahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïl Benzidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management des organisations de santé : 5 propositions pour l'après-crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management de l’immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise révèle les dysfonctionnements du management hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;3 M&amp;quot; de la fabrique de l'entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauver les concours d’agrégation du supérieur : le cas de l’Histoire du Droit [Boris Bernabé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bernabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorcellerie, clan et hypo-management [Marc Bidan]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie digitale : la grande accélération [François Cazals]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences «psychothérapeutiques» du dirigeant dans une crise globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser l'Enseignement et la Recherche en Management de la Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconcevoir le management et la stratégie avec François Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenêtre ouverte sur la gestion. Recherche qualitative en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Soparnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management des coopératives : spécificités et renouveau [Aude Deville,Damien Mourey]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marketing et la distribution à l’heure du 4.0 [Jean-François Lemoine]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plafond de verre : état des lieux [José de Sousa]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands auteurs en logistique et supply chain management [Blandine Ageron et Olivier Lavastre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi il faut sauver les concours d'agrégation du supérieur ! [JP. Denis et N.Dubost]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien de Tricornot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire : une question stratégique pour l’entreprise [Anne Albert-Cromarias]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi servent les associations scientifiques en management ? [Yoann Bazin]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décisions Marketing, une revue académique francophone [Emmanuelle le Nagard et Géraldine Michel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Nagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To speak or not to speak: the troubled lives of whistle-blowers - unabridged</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Charreire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Surply</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des paradoxes d’un centre de lutte contre le cancer [Anne Albert-Cromarias]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exceed your vision : faites des thèses - Interview Xerfi Canal dans &amp;quot;Fenêtres ouvertes sur la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pierronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le classement de Shangaï comme technologie invisible [Jean Charroin]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741039v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour aux sources des normes et des techniques de gestion [Armand Hatchuel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une histoire des normes et des techniques de gestion [Albert David et Armand Hatchuel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système de santé face aux innovations numériques [Johanna Habib]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle utilité de la recherche en gestion selon les managers ? [Richard Soparnot]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Soparnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche en gestion, course aux étoiles : un appel à la révolte [Aurélien Rouquet]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investir dans les grands médias : la rentabilité politique [Sébastien Liarte]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux vidéo, l’industrie culturelle du XXIème siècle ? [Pierre-Jean Benghozi]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Benghozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser l'évaluation en gestion [Aude Deville et Stéphanie Chatelain-Ponroy]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les épreuves du concours d'agrégation en gestion [Nathalie Fabbe-Costes]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche en gestion : retrouver du sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à la tyrannie des étoiles : révoltons-nous !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la recherche en gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Igalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle utilité de la recherche en gestion selon les managers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Soparnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Arreola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies low-cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi maintenir le concours d'agrégation en gestion [Nathalie Fabbe Costes]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies et impact de la recherche française en management : universités et business schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mangematin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer, Penser le pouvoir et les rapports sociaux dans l'entreprise avec Gramsci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissages collectifs et activités de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment ont été fabriquées les idées néo-libérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Salles-Djelic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Loilier et A.Tellier, Xerfi Canal Gestion de l'innovation : comprendre le processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albéric Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizational innovation and conformity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Corbel, Xerfi Canal Information, communication et stratégie : le nouveau monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Marie Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier de Vaujany, Xerfi Canal Economie collaborative : le nouveau souffle du capitalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huault, Xerfi Canal Finance : la régulation cachée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dualité du travail coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Charles Martinet, Xerfi Canal Management stratégique et gouvernance d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Charles Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huault, Xerfi Canal Le management face aux déterminismes sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Red Queen Effect : Principe, synthèse et implications pour la stratégie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrainte légale et stratégie des entreprises en matière de compliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’obligation de compliance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Dalloz et Journal of Regulations &amp; Compliance, pp.369-391, 2025, 978-2-247-22409-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XII. Danny Miller – L’approche configurationnelle : une réponse aux paradoxes de la stratégie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.215-239, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.loili.2020.01.0215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au hip-hop management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Saussois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Sciences Humaines, pp.316-327, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sh.sauss.2016.01.0316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurisprudence et stratégie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Tannery; Jean-Philippe Denis; Taieb Hafsi; Alain-Charles Martinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de la stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.747-761, 2014, 978-2-311-40021-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information et communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Marie Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F. Tannery, J.P. Denis, T. Hafsi et A.C. Martinet, Encyclopédie de la stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.691-699, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RSE aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Bergadaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FNEGE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et sociétés, Mutations et ruptures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VUIBERT, pp.69-81, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00743003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ago-antagonisme positivisme/constructivisme : quelques formes de travail épistémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Payaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.C. Martinet, Sciences du management – Epistémique, pragmatique et éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.261-284, 2007, 978-2 7117-6947-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ago-antagonisme positivisme/constructivisme : quelques formes de travail épistémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Audrey Payaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Management : Epistémique, Pragmatique et Ethique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Vuibert-FNEGE, pp.261-284, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00650390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (193)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...319 lines deleted...]
-                <w:t xml:space="preserve">Rachel Beaujolin</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“L’enseignement supérieur en transition” : « Une grande inquiétude émerge »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pierronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vidéo</w:t>
-[...14552 lines deleted...]
-                <w:t xml:space="preserve">hal-04712085v1</w:t>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ENSEIGNEMENT SUPÉRIEUR EN TRANSITION : PROPOSITIONS POUR L’AVENIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17409,525 +17542,392 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDITIONS EMS, 2024, Agir et Décider, 978-2-37687-819-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encyclopédie de la stratégie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taïeb Hafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Charles Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tannery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS Edition. , 2022, Collection : Nouvelle encyclopédie de la stratégie, 978-2-37687-605-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taïeb Hafsi</w:t>
+                <w:t xml:space="preserve">hal-03793051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au hip-hop management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS Editions, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.denis.2014.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance et Stratégie des Groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Charles Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Audrey Payaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tannery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EMS Edition. , 2022, Collection : Nouvelle encyclopédie de la stratégie, 978-2-37687-605-2</w:t>
+              <w:t xml:space="preserve">Hermès-Science Lavoisier, pp.375, 2011, Organisation et Stratégie, 9782746231467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00867565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires de Crise (Version intégrale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9781452367521</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825546v1</w:t>
-              </w:r>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">hal-04513757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18890,51 +18890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01BF0BD8"/>
+    <w:nsid w:val="A3D62726"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19121,51 +19121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3609-4078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291025v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheeler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ayeb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14967-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Martinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0217" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00500" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Orange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00217" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.057.0231" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.253.7-20" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.185.0383" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04366797v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chomienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Corbel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.140.0677" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charles Martinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.228-229.13-38" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-RZJQ0KN9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535897v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouzi&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.183.73-94" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BL68MR9N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644229v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.loili.2020.01.0215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saussois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.sauss.2016.01.0316" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04373264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Marie Lavoisier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04194641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Payaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Audrey Payaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062258v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Stolowy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mattelin-Pierrard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silberzahn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740141v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698374v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Makaya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bazin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voyant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04761922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biot-Paquerot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723545v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon Belghit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Pez&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723240v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Laguecir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698261v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercanti-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dambrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04691463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lomellini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723689v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godelier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698942v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marmorat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724446v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638892v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roussey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723700v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712112v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Urasadettan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmidt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fronty" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698173v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755255v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698182v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ugeux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500681v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723929v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723720v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500761v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Carbone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698146v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752955v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755314v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755311v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessertine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712100v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Bouville" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;la Yousfi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723900v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724465v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487133v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487137v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253074v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cazals" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740083v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740837v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04715026v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04729076v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dugoin-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723709v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698391v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723996v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500692v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020076v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062234v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755489v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752967v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Severin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713665v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723867v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752982v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724015v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487129v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04692706v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698221v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698249v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cloarec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698214v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755275v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253757v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Picq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433320v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752931v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500769v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gawer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Menger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433316v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698248v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698211v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755279v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755291v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755281v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698163v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500700v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ugueux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755273v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712989v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak-Tapon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433318v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698251v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698245v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698143v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583642v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mutabazi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Georges Fayn" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698246v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dorion" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04694647v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500777v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433319v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433322v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hildwein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487162v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mottis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698276v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ruiz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Tellier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;nin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698256v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713042v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine S&#233;pari" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698244v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05251373v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698418v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698403v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loning" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05249537v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698238v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gimenes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740183v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05251160v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712094v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Petrarca Armandy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487149v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433324v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500736v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698227v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724031v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740113v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hirigoyen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253109v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bauer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500726v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740831v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05251138v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05261317v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mandard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724095v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724046v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Persson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724161v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724124v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724175v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fana Rasolofo-Distler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698378v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724082v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724193v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentahar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Benzidia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724107v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04780291v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bernab&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724141v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253105v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253078v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04780303v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Tricornot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712106v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253046v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698226v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698218v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ochs" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752943v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Sousa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755296v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253052v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755498v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Nagard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698151v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire Petit" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Surply" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253048v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253981v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712079v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698219v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Benghozi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698236v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755318v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712990v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741039v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charroin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755333v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740156v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253042v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04781507v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713047v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713091v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713076v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Arreola" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Borel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713051v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04781513v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713055v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rivi&#232;re" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755313v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713664v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04722800v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698157v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Salles-Djelic" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698204v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740131v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loilier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752906v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698201v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712124v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253822v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04719804v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dameron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698277v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712085v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814176v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03793051v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;eb Hafsi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644227v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.denis.2014.01" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867565v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825546v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04513757v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075314v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estele Jouison" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562618v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04191685v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04186545v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Taha" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644237v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.185.0373" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644241v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04363226v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497394v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferreol" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04232591v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3609-4078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291025v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheeler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ayeb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14967-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Martinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0217" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00500" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Orange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.057.0231" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00217" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.253.7-20" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.185.0383" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chomienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Corbel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.140.0677" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04366797v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charles Martinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.228-229.13-38" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-RZJQ0KN9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535897v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouzi&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.183.73-94" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BL68MR9N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Stolowy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062236v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mattelin-Pierrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lomellini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723689v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godelier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487158v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Laguecir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698261v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercanti-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dambrin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04691463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713026v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bazin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voyant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04761922v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biot-Paquerot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon Belghit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Pez&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723240v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712992v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724446v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724452v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698942v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433325v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marmorat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712112v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Urasadettan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmidt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roussey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fronty" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755259v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755255v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500710v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ugeux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500681v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713030v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silberzahn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698183v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Makaya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698374v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740141v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723867v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723996v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500692v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020076v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755489v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752967v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698429v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Severin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713665v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755495v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessertine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712100v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Bouville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;la Yousfi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723844v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723900v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724465v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740098v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487133v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487137v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cazals" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740083v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740837v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04715026v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04729076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dugoin-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723709v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698391v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724015v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487129v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04692706v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698221v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723929v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755312v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Carbone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698146v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752955v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698248v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698211v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755279v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500769v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gawer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755490v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Menger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433316v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755275v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253757v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Picq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433320v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752931v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433318v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712989v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak-Tapon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755273v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698163v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755291v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755281v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500700v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ugueux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698245v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698143v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583642v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mutabazi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Georges Fayn" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698251v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698246v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dorion" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04694647v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500777v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433319v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433321v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698214v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698249v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cloarec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487149v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433324v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500736v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698227v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05249537v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698238v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gimenes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740183v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712094v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Petrarca Armandy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05251160v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698418v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698403v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loning" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724031v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740113v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hirigoyen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500726v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253109v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bauer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740831v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05251138v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05261317v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mandard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698276v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ruiz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Tellier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;nin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713042v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine S&#233;pari" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05251373v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487162v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mottis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433322v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hildwein" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698256v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698244v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698378v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724082v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724193v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentahar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Benzidia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724124v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724175v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fana Rasolofo-Distler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724161v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724107v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04780291v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bernab&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253105v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253078v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724141v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724095v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724046v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Persson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253046v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698226v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698218v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ochs" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752943v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Sousa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712106v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04780303v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Tricornot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253052v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755296v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755498v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Nagard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698151v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire Petit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Surply" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253048v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712990v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741039v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charroin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755318v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755333v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740156v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253042v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253981v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712079v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698219v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Benghozi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698236v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04781513v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713051v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713047v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713091v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713076v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Arreola" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Borel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713055v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rivi&#232;re" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04781507v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04722800v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755313v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713664v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698157v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Salles-Djelic" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740131v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loilier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698204v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752906v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Marie Lavoisier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698201v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253822v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04719804v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dameron" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712124v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698277v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712085v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475625v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644229v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.loili.2020.01.0215" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644231v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saussois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.sauss.2016.01.0316" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149903v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04373264v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04194641v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Payaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650390v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Audrey Payaud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04513757v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814176v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03793051v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;eb Hafsi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644227v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.denis.2014.01" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867565v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825546v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075314v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estele Jouison" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562618v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04191685v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04186545v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Taha" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644237v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.185.0373" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644241v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04363226v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497394v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferreol" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04232591v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>