--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1932,13585 +1932,13585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’IA comme révolution pour les organisations [Marius Bertolucci]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bertolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Et si l'amour devenait une discipline de gestion ? [Gabriel Lomellini]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lomellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entrepreneuriat : du modèle du télégraphe au modèle de l'orchestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources humaines et éthique du capitalisme ? [Eric Godelier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Godelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capital-investisseur : au-delà des enjeux financiers, des enjeux humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites de la surveillance algorithmique [Aziza Laguecir]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Laguecir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de gestion : passer du tableur à l'impératif éthique [Aziza Laguecir]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Laguecir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinking post-Internet [Maria Guérin].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands courants en contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dambrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séries et la Casa de Papel pour réenchanter le management ! [Mathias Szpirglas]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les zones aveugles de l'ESG [Aziza Laguecir]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Laguecir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique de la recherche : échapper au conformisme anglo-saxon [Yoann Bazin]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la recherche francophone part à la conquête du monde [Laurent Cappelletti]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un grand plan national pour le doctorat ? Décryptages et vrais débats [Nathalie Fabbe-Costes]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téléconsultation : quand la relation patient-soignant devient une relation de service [G.B Paquerot]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Biot-Paquerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le LBO, un levier de croissance à double tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passer de la RSE à la RST (Responsabilité Sociale des Territoires) [Anne Goujon-Belghit]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goujon Belghit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir pour le climat dans l'entreprise [Stephan Pezé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobiliser Amartya Sen en gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie stratégique à la lumière des sciences de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le phénomène de l'engagement salarié pour le climat sous la forme de collectifs [Stephan Pezé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management façon Casa de Papel : sens, pouvoir, innovation [Mathias Szpirglas]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire de la connaissance en marketing : 4 approches [Maria Guérin]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’institution comptable semble inébranlable face à l’Anthropocène. Une enquête auprès des professionnels comptables français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Barthes, l'entreprise et la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lomellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si l'amour devenait une discipline de gestion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lomellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre le débat sur l'abandon des brevets sur les vaccins [Pascal Corbel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les entreprises justifient leurs impacts négatifs comme un mal nécessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inconscient dans l'entrepreneuriat : on n'est pas entrepreneur par hasard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation de la fonction d’employeur associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Urasadettan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I., a hymermaterialist expression of the need for God [Pierre-Yves Gomez].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la comptabilité est devenue l’ennemie de la nature et des Hommes [Antoine Fabre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fin de l’abondance » ? Quelles conséquences pour le management [Aurélien Acquier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les 8 leviers d'engagement dans les communautés de travail [Serge Perrot]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bitcoin reste une illusion [Georges Ugeux]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ugeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Barthes, l'entreprise et la gestion [Gabriel Lomellini]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lomellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropocène, limites planétaires et nouvelles frontières des sciences de gestion - Le changement climatique est produit par une société des organisations ! [Aurélien Acquier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer c’est aussi devoir composer avec la stupidité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fronty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire vraiment de la recherche sur le travail [Rachel Beaujolin]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Beaujolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à l'adversité, savoir se recentrer sur sa singularité plutôt que se réinventer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Silberzahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What if the manager was first and foremost a gardener? [Christian Makaya].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Makaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence dans la guerre économique : passer de la force à la ruse [Nicolas Moinet]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une association scientifique : à quoi ça sert ? [Amina Béji-Bécheur]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moins on en parle, plus il y en a : la création d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Godelier</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business Model Innovation : créer et capturer de la valeur par l’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le capital-investisseur : au-delà des enjeux financiers, des enjeux humains</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux défis de la recherche académique en management et stratégie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles tendances et perspectives du comportement du consommateur [Amélie Clauzel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une médecine des organisations au chevet du système de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un nouveau discours amoureux de l'entreprise [Gabriel Lomellini]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lomellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Health Sector Impact Study (HSIS) : évaluer l'impact des établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05020076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre la recherche en sciences de gestion à la portée des professionnels [Lionel Garreau]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerisy : penser la civilisation pour la transformer [Armand Hatchuel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspillage alimentaire en famille : trois approches [Amélie Clauzel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entreprises zombies [Eric Severin]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Severin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autonomie ne se décrète pas, elle s’apprend !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion c'est bien plus que l’économie et la sociologie ! [Armand Hatchuel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise comme communauté [Florence Palpacuer]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces tournants qui font tourner la recherche à vide [Philippe Dessertine]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessertine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion: face à l’ampleur des enjeux, soutenir la diversité des traditions de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hèla Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrepreneur face au capital investisseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le piège stratégique du Red Queen effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un nouveau discours amoureux de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lomellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classements des universités, où en sommes-nous ? [Gilles Rouet]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claire Dambrin</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combattre les stéréotypes de genre : les responsabilités des organisations [Clotilde Coron]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces stéréotypes de genre qui renforcent les inégalités professionnelles [Clotilde Coron]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'IA et les stratégies d'intelligence amplifiée [François Cazals]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe et la question des classements des universités [Gilles Rouet]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marques et leurs valeurs : usurpation ou engagement véritable ? [Géraldine Michel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation de la recherche : encore du chemin !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pierronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effet Starlink : indépendance et souveraineté [Christine Dugoin-Clément]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dugoin-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact du capital-investissement sur les salaires, l'emploi, les collaborateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le professeur de gestion, médecin des organisations [Julien Husson]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprendre, c’est agir d’abord et comprendre ensuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéréotypes de genre : la France bonne élève de l’Europe [Clotilde Coron]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre Mintzberg avec la casa de papel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le digital : espoir réel ou nouveau drame pour l’Afrique ? [Mbaye Fall Diallo]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprendre avec &amp;quot;Doc' Emmett Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprendre, c’est créer l’ordre à partir du désordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chaînes de valeur globales sont-elles en crise ? [Florence Palpacuer]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Grands défis » : comment les grands acteurs organisent leurs irresponsabilités [Valentina Carbone]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding what virtual companies have become... today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspillage alimentaire : éduquer d’abord les familles [Amélie Clauzel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir gérer sa surcharge informationnelle [Michel Kalika]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kalika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RSE : nouveau terrain des jeux stratégiques [Nicolas Balas]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion, fait religieux et management [Hugo Gaillard]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le business model des plateformes [Annabelle Gawer]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gawer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail créateur et subordination : mission impossible ? [Pierre-Michel Menger]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Menger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme en Que-Sais-Je [Pierre-Yves Gomez]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdieu, auteur subversif du management [Nicolas Balas]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art de la performance (dans toutes les disciplines) [Thierry Picq]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation et expansion du capitalisme [Pierre-Yves Gomez]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation ou le partage du savoir au cœur de la pandémie de la Covid-19 [Pascal Corbel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les associations de loi 1901 au défi de leur transformation [Anne Goujon-Belghit]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goujon Belghit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les leçons de Gramsci pour le management [Nicolas Balas]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprise face à l'égalité entre les femmes et les hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérives de la finance mondiale et collusion avec les politiques [Georges Ugeux]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ugueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la réalité des décisions par l’étude des controverses [Nicolas Balas]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une conception plus sociale et démocratique des innovations technologiques [B.Lauren Szostak]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Szostak-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naissance du capitalisme [Pierre-Yves Gomez]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Henderson : un fondateur (trop) méconnu de la stratégie d'entreprise [Frédéric Le Roy]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Eboussi Boulaga, un décryptage africain de l'empowerment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mutabazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Georges Fayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impacts financiers de la diversité dans les conseils d’administration [Nicolas Aubert]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion dynamique des entreprises virtuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une critique féministe des entreprises [Léa Dorion]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dorion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le quiproquo : du malentendu au risque et au désastre [Mathias Szpirglas]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus et exigences de régulation des plateformes [Annabelle Gawer]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gawer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme : comment sont apparus les entrepreneurs [Pierre-Yves Gomez]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme : critique et résilience [Pierre-Yves Gomez]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands auteurs (et grandes idées) aux frontières du management [Marc Bidan]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metavers : fin de la vie privée, de l'intimité et hypersurveillance [Julien Cloarec]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face au risque, savoir improviser comme un groupe de Jazz [Xavier Durand]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginer des alternatives pour la transition écologique et sociale [Amina Béji-Bécheur]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérives de la finance : faut-il mettre des banquiers et financiers en prison ? [Georges Ugeux]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ugeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise sanitaire et technocratie. Il existe DES modes de contrôle ! [Aude Deville]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment faire face à un choc de carrière en étant senior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Becdelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Industrie pharmaceutique : concilier profit et intérêt collectif [Nathalie Gimenes]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Polanyi pour penser le capitalisme d'aujourd'hui [Corinne Vercher-Chaptal]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations publiques et nouvelles formes de management public [Madina Rival]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Petrarca Armandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi sert vraiment le rapport du GIEC ? [Valérie Masson-Delmotte]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolte dans la musique : du Punk à la récupération business du Rap [Joël Brée]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de gestion et le management à la lumière de Jean Piaget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’IAE Metz, une école de management transfrontalière et entrepreneuriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire conceptuel de l’entreprise [Gérard Hirigoyen]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hirigoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérives de la finance : Il n'y a pas de démocratie construite sur les inégalités [Georges Ugeux]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ugeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de l'épidémie : erreurs, incompétences, fautes, mensonges [Alain Bauer]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail, angle mort dans les représentations des dirigeants [Florent Noël]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement climatique : constats et observations directes [Valérie Masson-Delmotte]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi défendre les revues françaises de sciences de gestion [Matthieu Mandard]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les transformations de l’industrie musicale [Emilie Ruiz]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albéric Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19, une remise en question des fondamentaux de la logistique et du SCM ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sépari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement climatique : les scénarios de projections d’émissions du groupe I du GIEC [V.M-Delmotte]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces animaux de la jungle de l’innovation : stratégie, organisation, finance [Nicolas Mottis ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mottis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les sciences de gestion peuvent contribuer à la transition écologique et sociale[F.Hildwein]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hildwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les racines oubliées de la logistique [Aurélien Rouquet]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revue « Entreprise &amp; société » : retour vers le futur ! [Jérôme Méric]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du domaine de la prédation : le cas Alstom - GE [Olivier Coussi]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de l'entrepreneuriat : être entreprenant avant d'être entrepreneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise dans la santé : penser supply chain management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bentahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïl Benzidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management des organisations de santé : 5 propositions pour l'après-crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management de l’immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise révèle les dysfonctionnements du management hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;3 M&amp;quot; de la fabrique de l'entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauver les concours d’agrégation du supérieur : le cas de l’Histoire du Droit [Boris Bernabé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bernabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences «psychothérapeutiques» du dirigeant dans une crise globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorcellerie, clan et hypo-management [Marc Bidan]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie digitale : la grande accélération [François Cazals]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser l'Enseignement et la Recherche en Management de la Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconcevoir le management et la stratégie avec François Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenêtre ouverte sur la gestion. Recherche qualitative en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Soparnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management des coopératives : spécificités et renouveau [Aude Deville,Damien Mourey]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marketing et la distribution à l’heure du 4.0 [Jean-François Lemoine]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plafond de verre : état des lieux [José de Sousa]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ethique de la recherche : échapper au conformisme anglo-saxon [Yoann Bazin]</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands auteurs en logistique et supply chain management [Blandine Ageron et Olivier Lavastre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi il faut sauver les concours d'agrégation du supérieur ! [JP. Denis et N.Dubost]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien de Tricornot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi servent les associations scientifiques en management ? [Yoann Bazin]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire : une question stratégique pour l’entreprise [Anne Albert-Cromarias]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Téléconsultation : quand la relation patient-soignant devient une relation de service [G.B Paquerot]</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décisions Marketing, une revue académique francophone [Emmanuelle le Nagard et Géraldine Michel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Nagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To speak or not to speak: the troubled lives of whistle-blowers - unabridged</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Charreire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Surply</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des paradoxes d’un centre de lutte contre le cancer [Anne Albert-Cromarias]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le classement de Shangaï comme technologie invisible [Jean Charroin]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741039v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exceed your vision : faites des thèses - Interview Xerfi Canal dans &amp;quot;Fenêtres ouvertes sur la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pierronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour aux sources des normes et des techniques de gestion [Armand Hatchuel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une histoire des normes et des techniques de gestion [Albert David et Armand Hatchuel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système de santé face aux innovations numériques [Johanna Habib]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle utilité de la recherche en gestion selon les managers ? [Richard Soparnot]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Soparnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche en gestion, course aux étoiles : un appel à la révolte [Aurélien Rouquet]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investir dans les grands médias : la rentabilité politique [Sébastien Liarte]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux vidéo, l’industrie culturelle du XXIème siècle ? [Pierre-Jean Benghozi]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Benghozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser l'évaluation en gestion [Aude Deville et Stéphanie Chatelain-Ponroy]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les épreuves du concours d'agrégation en gestion [Nathalie Fabbe-Costes]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Biot-Paquerot</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche en gestion : retrouver du sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à la tyrannie des étoiles : révoltons-nous !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la recherche en gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Igalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle utilité de la recherche en gestion selon les managers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Soparnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Arreola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies low-cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11996 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi maintenir le concours d'agrégation en gestion [Nathalie Fabbe Costes]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16600,51 +16600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrainte légale et stratégie des entreprises en matière de compliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’obligation de compliance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Dalloz et Journal of Regulations &amp; Compliance, pp.369-391, 2025, 978-2-247-22409-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17019,51 +17019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RSE aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18777,52 +18777,155 @@
               <w:t xml:space="preserve">Université de Versailles Saint-Quentin-en-Yvelines, rapport pour le Cigref. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d'un système de contrôle du développement du groupe. Architecture et principes ingénieriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université jean moulin Lyon 3, 2000. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2000LYO33027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05613432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId424"/>
+      <w:footerReference w:type="default" r:id="rId426"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18890,51 +18993,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3D62726"/>
+    <w:nsid w:val="BC713E17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19121,51 +19224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3609-4078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291025v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheeler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ayeb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14967-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Martinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0217" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00500" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Orange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.057.0231" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00217" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.253.7-20" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.185.0383" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chomienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Corbel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.140.0677" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04366797v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charles Martinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.228-229.13-38" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-RZJQ0KN9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535897v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouzi&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.183.73-94" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BL68MR9N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Stolowy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062236v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mattelin-Pierrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lomellini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723689v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godelier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487158v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Laguecir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698261v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercanti-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dambrin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04691463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713026v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bazin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voyant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04761922v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biot-Paquerot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon Belghit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Pez&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723240v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712992v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724446v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724452v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698942v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433325v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marmorat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712112v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Urasadettan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmidt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roussey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fronty" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755259v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755255v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500710v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ugeux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500681v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713030v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silberzahn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698183v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Makaya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698374v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740141v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723867v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723996v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500692v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020076v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755489v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752967v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698429v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Severin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713665v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755495v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessertine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712100v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Bouville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;la Yousfi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723844v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723900v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724465v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740098v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487133v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487137v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cazals" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740083v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740837v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04715026v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04729076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dugoin-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723709v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698391v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724015v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487129v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04692706v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698221v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723929v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755312v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Carbone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698146v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752955v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698248v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698211v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755279v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500769v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gawer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755490v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Menger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433316v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755275v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253757v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Picq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433320v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752931v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433318v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712989v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak-Tapon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755273v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698163v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755291v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755281v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500700v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ugueux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698245v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698143v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583642v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mutabazi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Georges Fayn" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698251v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698246v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dorion" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04694647v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500777v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433319v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433321v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698214v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698249v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cloarec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487149v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433324v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500736v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698227v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05249537v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698238v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gimenes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740183v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712094v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Petrarca Armandy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05251160v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698418v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698403v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loning" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724031v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740113v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hirigoyen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500726v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253109v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bauer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740831v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05251138v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05261317v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mandard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698276v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ruiz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Tellier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;nin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713042v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine S&#233;pari" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05251373v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487162v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mottis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433322v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hildwein" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698256v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698244v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698378v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724082v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724193v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentahar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Benzidia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724124v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724175v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fana Rasolofo-Distler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724161v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724107v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04780291v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bernab&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253105v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253078v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724141v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724095v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724046v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Persson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253046v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698226v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698218v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ochs" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752943v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Sousa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712106v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04780303v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Tricornot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253052v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755296v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755498v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Nagard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698151v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire Petit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Surply" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253048v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712990v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741039v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charroin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755318v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755333v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740156v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253042v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253981v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712079v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698219v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Benghozi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698236v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04781513v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713051v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713047v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713091v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713076v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Arreola" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Borel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713055v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rivi&#232;re" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04781507v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04722800v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755313v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713664v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698157v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Salles-Djelic" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740131v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loilier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698204v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752906v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Marie Lavoisier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698201v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253822v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04719804v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dameron" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712124v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698277v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712085v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475625v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644229v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.loili.2020.01.0215" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644231v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saussois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.sauss.2016.01.0316" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149903v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04373264v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04194641v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Payaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650390v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Audrey Payaud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04513757v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814176v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03793051v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;eb Hafsi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644227v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.denis.2014.01" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867565v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825546v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075314v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estele Jouison" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562618v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04191685v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04186545v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Taha" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644237v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.185.0373" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644241v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04363226v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497394v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferreol" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04232591v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3609-4078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291025v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheeler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ayeb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14967-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Martinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0217" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00500" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Orange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.057.0231" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00217" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.253.7-20" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.185.0383" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chomienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Corbel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.140.0677" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04366797v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charles Martinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.228-229.13-38" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-RZJQ0KN9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535897v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouzi&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.183.73-94" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BL68MR9N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Stolowy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062236v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mattelin-Pierrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500666v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lomellini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487158v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Laguecir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698261v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercanti-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dambrin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04691463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713026v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bazin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voyant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04761922v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biot-Paquerot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon Belghit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Pez&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723240v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712992v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433325v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713038v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marmorat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roussey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723700v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712112v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Urasadettan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698173v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755255v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698182v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ugeux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500681v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698260v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690950v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fronty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713030v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silberzahn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698183v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Makaya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698374v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740141v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723867v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723996v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500692v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020076v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05062234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755489v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752967v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698429v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Severin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713665v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755495v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessertine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712100v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Bouville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;la Yousfi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723844v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723900v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724465v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740098v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487133v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487137v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cazals" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740083v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740837v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04715026v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04729076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dugoin-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723709v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698391v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724015v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487129v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04692706v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698221v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723929v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755312v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Carbone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698146v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752955v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698211v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755279v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698248v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500769v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gawer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755490v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Menger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433316v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755275v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253757v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Picq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433320v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752931v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755291v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755281v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698163v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500700v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ugueux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755273v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712989v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak-Tapon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433318v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698251v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583642v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mutabazi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Georges Fayn" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698245v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698143v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698246v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dorion" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04694647v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500777v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433319v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433321v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698214v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698249v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cloarec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487149v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433324v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500736v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698227v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05249537v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698238v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gimenes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740183v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712094v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Petrarca Armandy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05251160v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698418v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698403v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loning" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724031v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740113v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hirigoyen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05500726v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253109v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bauer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740831v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05251138v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05261317v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mandard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698276v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ruiz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Tellier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;nin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713042v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine S&#233;pari" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05251373v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05487162v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mottis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05433322v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hildwein" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698256v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698244v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698378v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724082v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724193v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentahar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Benzidia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724124v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724175v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fana Rasolofo-Distler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724161v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724107v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04780291v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bernab&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724141v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253105v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253078v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724095v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724046v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Persson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253046v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698226v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698218v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ochs" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752943v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Sousa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712106v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04780303v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Tricornot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755296v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253052v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755498v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Nagard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698151v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire Petit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Surply" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253048v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741039v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charroin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712990v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755318v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755333v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740156v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253042v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253981v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712079v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698219v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Benghozi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698236v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04781513v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713051v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713047v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713091v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713076v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Arreola" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Borel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713055v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rivi&#232;re" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04781507v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04722800v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755313v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713664v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698157v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Salles-Djelic" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740131v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loilier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698204v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04752906v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Marie Lavoisier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698201v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253822v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04719804v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dameron" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712124v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698277v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712085v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475625v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644229v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.loili.2020.01.0215" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644231v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saussois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.sauss.2016.01.0316" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149903v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04373264v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04194641v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Payaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650390v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Audrey Payaud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04513757v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814176v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03793051v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;eb Hafsi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644227v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.denis.2014.01" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867565v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825546v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075314v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estele Jouison" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562618v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04191685v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04186545v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Taha" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644237v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.185.0373" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644241v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04363226v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497394v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferreol" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04232591v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05613432v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000LYO33027" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>