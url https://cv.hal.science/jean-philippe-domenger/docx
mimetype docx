--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1643,299 +1643,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00504257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A heuristic for the retrieval of objects in video in the framework of the rough indexing paradigm</w:t>
+                <w:t xml:space="preserve">Super-Resolution Mosaicing from MPEG Compressed Video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Delest</w:t>
+                <w:t xml:space="preserve">P. Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Chevalier</w:t>
+                <w:t xml:space="preserve">O. Hadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 22, pp.622--634</w:t>
+              <w:t xml:space="preserve">, 2007, pp.I - 893-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354274v1</w:t>
+                <w:t xml:space="preserve">hal-00308210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Resolution Mosaicing from MPEG Compressed Video</w:t>
+                <w:t xml:space="preserve">A heuristic for the retrieval of objects in video in the framework of the rough indexing paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kraemer</w:t>
+                <w:t xml:space="preserve">Maylis Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Hadar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+                <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.I - 893-6</w:t>
+              <w:t xml:space="preserve">, 2007, 22, pp.622--634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308210v1</w:t>
+                <w:t xml:space="preserve">hal-00354274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval of objects in video by similarity based on graph matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Delest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28, pp.939--949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1960,51 +1960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scene Similarity Measure for Video Content Segmentation in the Framework of a Rough Indexing Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2068,51 +2068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient drawing and comparison of RNA secondary structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dulucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2591,51 +2591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Fej&#233;r" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Nagy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Szolgay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar de Rugy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8020044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Gonz&#225;lez-D&#237;az" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cattaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.11.013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.07.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;rez de San Roman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2803-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862234v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rabeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-013-0211-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699947v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Recur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Guillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fragnol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Manek-H&#246;nninger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.51.9.091609" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672679v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benharbone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.005817" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kr&#228;mer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Vieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Braquelaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-010-0611-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504257v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zepeda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2010.04.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80DSW482-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kraemer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hadar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308208v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L . Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokhtari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Fej&#233;r" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Nagy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Szolgay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar de Rugy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8020044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Gonz&#225;lez-D&#237;az" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cattaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.11.013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.07.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;rez de San Roman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2803-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862234v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rabeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-013-0211-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699947v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Recur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Guillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fragnol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Manek-H&#246;nninger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.51.9.091609" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672679v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benharbone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.005817" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kr&#228;mer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Vieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Braquelaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-010-0611-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504257v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zepeda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2010.04.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80DSW482-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kraemer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hadar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354274v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308208v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L . Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokhtari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>