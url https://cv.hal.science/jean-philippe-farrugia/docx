--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -477,274 +477,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Subjective Methods for Quality Assessment of 3D Graphics in Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yana Nehmé</w:t>
+                <w:t xml:space="preserve">The virtual optimisation of a late 14th century princely decor at the château de Germolles (Saône-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Degrigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pinette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3427931⟩</w:t>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insitu.27322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094944v1</w:t>
+                <w:t xml:space="preserve">hal-03156051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virtual optimisation of a late 14th century princely decor at the château de Germolles (Saône-et-Loire)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Degrigny</w:t>
+                <w:t xml:space="preserve">Comparison of Subjective Methods for Quality Assessment of 3D Graphics in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pinette</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42, </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/insitu.27322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3427931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156051v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de l'environnement pour le ré-éclairage et le positionnement d'objets virtuels dans une scène réelle</w:t>
               </w:r>
@@ -912,1146 +912,1129 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive streaming of 3D content for web-based virtual reality: an open-source prototype including several metrics and strategies</w:t>
+                <w:t xml:space="preserve">A No-Code Versatile XR Framework with Shared Experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Billaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+                <w:t xml:space="preserve">Fabrice Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 33rd IEEE Conference on Virtual Reality and 3D User Interfaces (IEEEVR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2026, Daegu (Korea), South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067620v1</w:t>
+                <w:t xml:space="preserve">hal-05571998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Crowdsourcing for Subjective Quality Assessment of 3D Graphics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive streaming of 3D content for web-based virtual reality: an open-source prototype including several metrics and strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3587819.3592555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733634⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03556845v1</w:t>
+                <w:t xml:space="preserve">hal-04067620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized visualization of Château de Germolles' wall paintings using mobile augmented reality with co-lighting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Crowdsourcing for Subjective Quality Assessment of 3D Graphics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Degrigny</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AIC 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tampere, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156186v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A translucency classification for computer graphics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized visualization of Château de Germolles' wall paintings using mobile augmented reality with co-lighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Degrigny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Appearance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque AIC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982844v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of subjective methods, with and without explicit reference, for quality assessment of 3D graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yana Nehmé</w:t>
+                <w:t xml:space="preserve">A translucency classification for computer graphics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Iehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Perception 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3343036.3352493⟩</w:t>
+              <w:t xml:space="preserve">Material Appearance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Burlingame, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2019.6.MAAP-203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297220v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réévaluation de la restauration des peintures murales médiévales du Château de Germolles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Degrigny</w:t>
+                <w:t xml:space="preserve">Comparison of subjective methods, with and without explicit reference, for quality assessment of 3D graphics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRK-APROA / Restauré avec les meilleurs intentions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Symposium on Applied Perception 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3343036.3352493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156167v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPPEMENT DE LUNETTES VIDÉOS POUR LA PROTECTION OCULAIRE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Mathieu</w:t>
+                <w:t xml:space="preserve">Réévaluation de la restauration des peintures murales médiévales du Château de Germolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Degrigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Grivollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA Toulouse, Sep 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">BRK-APROA / Restauré avec les meilleurs intentions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388467v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Curvature Tensor Visualization on Digital Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Iehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGCI2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.282--294, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Ultrasonic Field Simulation On Complex Geometries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEVELOPPEMENT DE LUNETTES VIDÉOS POUR LA PROTECTION OCULAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Rougeron</w:t>
+                <w:t xml:space="preserve">Eric Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chatillon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Grivollat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Nondestructive Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Minneapolis,Minnesota, United States</w:t>
+              <w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA Toulouse, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466266v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de champ ultra-sonore interactif en configurations complexes sur architectures massivement parallèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Chouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Iehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2079,647 +2062,772 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-realistic simulation of orange peel artifact for truck paintings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rabellino</w:t>
+                <w:t xml:space="preserve">High Performance Ultrasonic Field Simulation On Complex Geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Chouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mazoyer</w:t>
+                <w:t xml:space="preserve">Gilles Rougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Iehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Virtual Reality Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Campus Paris Saclay, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">Quantitative Nondestructive Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Minneapolis,Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339268v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision et Réalité Augmentée pour l'interaction &amp;quot;à distance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Lombardi</w:t>
+                <w:t xml:space="preserve">Physical-realistic simulation of orange peel artifact for truck paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rabellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Barnachon</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Iehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">Joint Virtual Reality Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Campus Paris Saclay, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660966v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Voxel-Based Approach for Virtual Objects Relighting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Fouquet</w:t>
+                <w:t xml:space="preserve">Vision et Réalité Augmentée pour l'interaction &amp;quot;à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Brandel</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Barnachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer graphics international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Ottawa, Canada. digital proceedings</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655769v1</w:t>
+                <w:t xml:space="preserve">hal-00660966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Environment Extraction for Lighting and Occlusion of Virtual Objects in Real Scenes.</w:t>
+                <w:t xml:space="preserve">A Voxel-Based Approach for Virtual Objects Relighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Saint Malo, France. pp.actes electroniques</w:t>
+              <w:t xml:space="preserve">Computer graphics international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Ottawa, Canada. digital proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547113v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'un Environnement Photométrique et Géométrique pour la Réalité Augmentée</w:t>
+                <w:t xml:space="preserve">Fast Environment Extraction for Lighting and Occlusion of Virtual Objects in Real Scenes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 eme journées de l'association française d'informatique graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Toulouse, France. pp.227-236</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint Malo, France. pp.actes electroniques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547152v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPUCV: A framework for image processing acceleration with graphics processors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction d'un Environnement Photométrique et Géométrique pour la Réalité Augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Horain</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Michoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multimedia and Expo (ICME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">21 eme journées de l'association française d'informatique graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Toulouse, France. pp.227-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549147v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GPUCV: A framework for image processing acceleration with graphics processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Horain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Multimedia and Expo (ICME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Progressive Rendering Algorithm Using an Adaptive Perceptually Based Image Metric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2735,51 +2843,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Grenoble, France. pp.605-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2789,457 +2897,457 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Open-Source Authoring Solution for Cultural Heritage Augmented Reality Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EuroXR International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Athens, Greece. , Poster &amp; Demo Tracks</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VirtualHaus : a Collaborative Mixed Reality Application with Tangible Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 24th ACM Symposium on Virtual Reality Software and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. ACM Press, pp.1-2, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Ultrasonic Field Simulation For Non-Destructive Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Chouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bergeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Eurographics Symposium on Rendering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France. , 33 (2), 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2182840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meshless Statistical Occlusion Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Iehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Cagliari, Italy. Eurographics Association, pp.23-24, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/conf/EG2012/posters/023-024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3249,452 +3357,452 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translucidité : pour y voir plus clair.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la matière diffuse la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mines ParisTech; PSL, 2019, 978-2-35671-556-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translucidité : pour y voir plus clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la matière diffuse la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses des Mines, pp.405-413, 2019, 9782356715562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Monastère Royal de Brou en 3D : une nouvelle réalité (augmentée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloques "Princesses et renaissance(s)" Editions du Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and Technologies - Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Merienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Techniques for Documenting and Preserving Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc Humanities</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9781942401346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3704,335 +3812,335 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimétique, l’imitation sans limitation @ INSA-Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Voïta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bel-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INSA-Lyon. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TECHNICAL REPORT ON THE DEVELOPMENT OF VIDEO GLASSES FOR EYE PROTECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grivollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] CNRS - Lyon (69); INSA Lyon; UCBL. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Image Based Lighting for Mobile Realistic AR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Croubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Iehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRIS UMR CNRS 5205; ENS Lyon. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4042,114 +4150,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de vision et synthèse d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Ecole Nationale Supérieure des Mines de Saint-Etienne; Université Jean Monnet - Saint-Etienne, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2002EMSE0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00800330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4296,51 +4404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visbecq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiyehsadat Moosavi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rabellino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2025.1719546" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03128383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Soler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.142636" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043911v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehm&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3036153" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427931" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pinette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27322" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Michoud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brandel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Billaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3592555" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733634" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156186v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gerardin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.6.MAAP-203" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297220v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343036.3352493" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grivollat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Levallois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_22" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougeron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazoyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barnachon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655769v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547152v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549145v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bodin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tellez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093294v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bergeaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182840" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353049v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dupuy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2012/posters/023-024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane G&#233;rardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646128v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635087v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arc-humanities.org/fr/products/d-68105-103101-67-6539/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vo&#239;ta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castellani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271587v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Croubois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00800330v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002EMSE0021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visbecq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiyehsadat Moosavi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rabellino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2025.1719546" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03128383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Soler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.142636" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043911v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehm&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3036153" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156051v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pinette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27322" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427931" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Michoud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brandel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tellez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ollivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Billaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3592555" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733634" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gerardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.6.MAAP-203" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297220v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343036.3352493" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Levallois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_22" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grivollat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougeron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazoyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barnachon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549147v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725966v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bodin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018076v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lambert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bergeaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182840" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353049v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dupuy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2012/posters/023-024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane G&#233;rardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arc-humanities.org/fr/products/d-68105-103101-67-6539/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vo&#239;ta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castellani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534711v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Croubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00800330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002EMSE0021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>