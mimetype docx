--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,705 +230,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual quality of BRDF approximations: dataset and metrics</w:t>
+                <w:t xml:space="preserve">Textured Mesh Quality Assessment: Large-scale Dataset and Deep Learning-based Quality Metric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+                <w:t xml:space="preserve">Yana Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
+                <w:t xml:space="preserve">Johanna Delanoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.142636⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (3), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3592786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128383v1</w:t>
+                <w:t xml:space="preserve">hal-04120575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Quality of 3D Meshes with Diffuse Colors in Virtual Reality: Subjective and Objective Evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptual quality of BRDF approximations: dataset and metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Dupont</w:t>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2020.3036153⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Eurographics 2021, 40 (2), pp.327-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.142636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043911v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virtual optimisation of a late 14th century princely decor at the château de Germolles (Saône-et-Loire)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Degrigny</w:t>
+                <w:t xml:space="preserve">Visual Quality of 3D Meshes with Diffuse Colors in Virtual Reality: Subjective and Objective Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pinette</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/insitu.27322⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2020.3036153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156051v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Subjective Methods for Quality Assessment of 3D Graphics in Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yana Nehmé</w:t>
+                <w:t xml:space="preserve">The virtual optimisation of a late 14th century princely decor at the château de Germolles (Saône-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Degrigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pinette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3427931⟩</w:t>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insitu.27322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094944v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de l'environnement pour le ré-éclairage et le positionnement d'objets virtuels dans une scène réelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Fouquet</w:t>
+                <w:t xml:space="preserve">Comparison of Subjective Methods for Quality Assessment of 3D Graphics in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Brandel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francaise d'informatique graphique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3427931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547103v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acquisition de l'environnement pour le ré-éclairage et le positionnement d'objets virtuels dans une scène réelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brandel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francaise d'informatique graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.1--12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A progressive rendering algorithm using an adaptive perceptually based image metric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Péroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23, pp.605-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -938,1956 +1072,1956 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A No-Code Versatile XR Framework with Shared Experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tellez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 33rd IEEE Conference on Virtual Reality and 3D User Interfaces (IEEEVR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Mar 2026, Daegu (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive streaming of 3D content for web-based virtual reality: an open-source prototype including several metrics and strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Multimedia Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3587819.3592555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Crowdsourcing for Subjective Quality Assessment of 3D Graphics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tampere, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized visualization of Château de Germolles' wall paintings using mobile augmented reality with co-lighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Degrigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AIC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A translucency classification for computer graphics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Iehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Appearance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Burlingame, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2019.6.MAAP-203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of subjective methods, with and without explicit reference, for quality assessment of 3D graphics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Symposium on Applied Perception 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3343036.3352493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réévaluation de la restauration des peintures murales médiévales du Château de Germolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Degrigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRK-APROA / Restauré avec les meilleurs intentions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Curvature Tensor Visualization on Digital Surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Coeurjolly</w:t>
+                <w:t xml:space="preserve">DEVELOPPEMENT DE LUNETTES VIDÉOS POUR LA PROTECTION OCULAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grivollat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGCI2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA Toulouse, Sep 2016, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262663v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPPEMENT DE LUNETTES VIDÉOS POUR LA PROTECTION OCULAIRE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Mathieu</w:t>
+                <w:t xml:space="preserve">Interactive Curvature Tensor Visualization on Digital Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Iehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DGCI2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.282--294, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388467v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de champ ultra-sonore interactif en configurations complexes sur architectures massivement parallèles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">High Performance Ultrasonic Field Simulation On Complex Geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Chouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Iehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28emes Journées de l'Association Française d'Informatique Graphique 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LIRIS, Nov 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Quantitative Nondestructive Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Minneapolis,Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466275v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Ultrasonic Field Simulation On Complex Geometries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Calcul de champ ultra-sonore interactif en configurations complexes sur architectures massivement parallèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Chouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Iehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Nondestructive Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Minneapolis,Minnesota, United States</w:t>
+              <w:t xml:space="preserve">28emes Journées de l'Association Française d'Informatique Graphique 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIRIS, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466266v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical-realistic simulation of orange peel artifact for truck paintings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rabellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Iehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Virtual Reality Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Campus Paris Saclay, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision et Réalité Augmentée pour l'interaction &amp;quot;à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Barnachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Voxel-Based Approach for Virtual Objects Relighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer graphics international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Ottawa, Canada. digital proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Environment Extraction for Lighting and Occlusion of Virtual Objects in Real Scenes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Saint Malo, France. pp.actes electroniques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction d'un Environnement Photométrique et Géométrique pour la Réalité Augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Michoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21 eme journées de l'association française d'informatique graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Toulouse, France. pp.227-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPUCV: A framework for image processing acceleration with graphics processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Horain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Multimedia and Expo (ICME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Progressive Rendering Algorithm Using an Adaptive Perceptually Based Image Metric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Péroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Grenoble, France. pp.605-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2897,457 +3031,457 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Open-Source Authoring Solution for Cultural Heritage Augmented Reality Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EuroXR International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Athens, Greece. , Poster &amp; Demo Tracks</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VirtualHaus : a Collaborative Mixed Reality Application with Tangible Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 24th ACM Symposium on Virtual Reality Software and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. ACM Press, pp.1-2, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Ultrasonic Field Simulation For Non-Destructive Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Chouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bergeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Eurographics Symposium on Rendering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France. , 33 (2), 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2182840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meshless Statistical Occlusion Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Iehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Cagliari, Italy. Eurographics Association, pp.23-24, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/conf/EG2012/posters/023-024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3357,452 +3491,452 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translucidité : pour y voir plus clair.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la matière diffuse la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mines ParisTech; PSL, 2019, 978-2-35671-556-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translucidité : pour y voir plus clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la matière diffuse la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses des Mines, pp.405-413, 2019, 9782356715562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Monastère Royal de Brou en 3D : une nouvelle réalité (augmentée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloques "Princesses et renaissance(s)" Editions du Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and Technologies - Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Merienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Techniques for Documenting and Preserving Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc Humanities</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9781942401346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3812,335 +3946,335 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimétique, l’imitation sans limitation @ INSA-Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Voïta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bel-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INSA-Lyon. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TECHNICAL REPORT ON THE DEVELOPMENT OF VIDEO GLASSES FOR EYE PROTECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grivollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] CNRS - Lyon (69); INSA Lyon; UCBL. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Image Based Lighting for Mobile Realistic AR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Croubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Iehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRIS UMR CNRS 5205; ENS Lyon. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4150,114 +4284,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de vision et synthèse d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Ecole Nationale Supérieure des Mines de Saint-Etienne; Université Jean Monnet - Saint-Etienne, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2002EMSE0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00800330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4404,51 +4538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visbecq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiyehsadat Moosavi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rabellino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2025.1719546" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03128383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Soler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.142636" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043911v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehm&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3036153" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156051v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pinette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27322" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427931" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Michoud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brandel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tellez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ollivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Billaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3592555" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733634" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gerardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.6.MAAP-203" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297220v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343036.3352493" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Levallois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_22" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grivollat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougeron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazoyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barnachon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549147v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725966v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bodin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018076v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lambert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bergeaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182840" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353049v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dupuy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2012/posters/023-024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane G&#233;rardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arc-humanities.org/fr/products/d-68105-103101-67-6539/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vo&#239;ta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castellani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534711v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Croubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00800330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002EMSE0021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visbecq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiyehsadat Moosavi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rabellino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2025.1719546" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehm&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delanoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592786" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03128383v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Soler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.142636" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043911v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3036153" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pinette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427931" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Michoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brandel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ollivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tellez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Billaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3592555" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733634" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156186v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gerardin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.6.MAAP-203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297220v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343036.3352493" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grivollat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Levallois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_22" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466266v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougeron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazoyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barnachon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bodin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lambert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bergeaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182840" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dupuy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2012/posters/023-024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane G&#233;rardin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980915v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arc-humanities.org/fr/products/d-68105-103101-67-6539/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123536v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vo&#239;ta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castellani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534711v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Croubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00800330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002EMSE0021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>