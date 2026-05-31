--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -1850,280 +1850,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPPEMENT DE LUNETTES VIDÉOS POUR LA PROTECTION OCULAIRE</w:t>
+                <w:t xml:space="preserve">Interactive Curvature Tensor Visualization on Digital Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mathieu</w:t>
+                <w:t xml:space="preserve">Hélène Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Iehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DGCI2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.282--294, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388467v1</w:t>
+                <w:t xml:space="preserve">hal-01262663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Curvature Tensor Visualization on Digital Surfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEVELOPPEMENT DE LUNETTES VIDÉOS POUR LA PROTECTION OCULAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Coeurjolly</w:t>
+                <w:t xml:space="preserve">Eric Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grivollat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGCI2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA Toulouse, Sep 2016, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262663v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Ultrasonic Field Simulation On Complex Geometries</w:t>
+                <w:t xml:space="preserve">Calcul de champ ultra-sonore interactif en configurations complexes sur architectures massivement parallèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Chouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rougeron</w:t>
@@ -2158,97 +2158,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Nondestructive Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Minneapolis,Minnesota, United States</w:t>
+              <w:t xml:space="preserve">28emes Journées de l'Association Française d'Informatique Graphique 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIRIS, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466266v1</w:t>
+                <w:t xml:space="preserve">hal-01466275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de champ ultra-sonore interactif en configurations complexes sur architectures massivement parallèles</w:t>
+                <w:t xml:space="preserve">High Performance Ultrasonic Field Simulation On Complex Geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Chouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rougeron</w:t>
@@ -2283,73 +2283,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28emes Journées de l'Association Française d'Informatique Graphique 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LIRIS, Nov 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Quantitative Nondestructive Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Minneapolis,Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466275v1</w:t>
+                <w:t xml:space="preserve">hal-01466266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical-realistic simulation of orange peel artifact for truck paintings</w:t>
               </w:r>
@@ -4082,77 +4082,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TECHNICAL REPORT ON THE DEVELOPMENT OF VIDEO GLASSES FOR EYE PROTECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grivollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] CNRS - Lyon (69); INSA Lyon; UCBL. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -4538,51 +4538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visbecq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiyehsadat Moosavi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rabellino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2025.1719546" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehm&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delanoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592786" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03128383v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Soler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.142636" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043911v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3036153" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pinette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427931" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Michoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brandel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ollivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tellez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Billaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3592555" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733634" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156186v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gerardin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.6.MAAP-203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297220v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343036.3352493" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grivollat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Levallois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_22" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466266v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougeron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazoyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barnachon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bodin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lambert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bergeaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182840" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dupuy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2012/posters/023-024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane G&#233;rardin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980915v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arc-humanities.org/fr/products/d-68105-103101-67-6539/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123536v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vo&#239;ta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castellani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534711v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Croubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00800330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002EMSE0021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visbecq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiyehsadat Moosavi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rabellino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2025.1719546" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehm&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delanoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592786" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03128383v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Soler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.142636" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043911v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3036153" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pinette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427931" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Michoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brandel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ollivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tellez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Billaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3592555" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733634" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156186v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gerardin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.6.MAAP-203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297220v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343036.3352493" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Levallois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388467v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grivollat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougeron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazoyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barnachon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bodin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lambert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bergeaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182840" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dupuy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2012/posters/023-024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane G&#233;rardin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980915v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arc-humanities.org/fr/products/d-68105-103101-67-6539/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123536v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vo&#239;ta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castellani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534711v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Croubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00800330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002EMSE0021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>