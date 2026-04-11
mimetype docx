--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -225,51 +225,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -363,1245 +363,1141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loyalty programs, loyalty engagement and customer engagement with the company brand: Consumer-centric behavioral psychology insights from three industries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Bruwer</w:t>
+                <w:t xml:space="preserve">Building Satisfaction and Loyalty During a Musical Benefit Event: A Consumer-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2022.103212⟩</w:t>
+              <w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (6), pp.1250-1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0899764019843341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903447v1</w:t>
+                <w:t xml:space="preserve">hal-02499589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Satisfaction and Loyalty During a Musical Benefit Event: A Consumer-Based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Albouy</w:t>
+                <w:t xml:space="preserve">What Types of Training Improve Learners’ Performances in Second Language Listening Comprehension?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Listening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (1), pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10904018.2017.1331133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0899764019843341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02499589v1</w:t>
+                <w:t xml:space="preserve">hal-03234091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Types of Training Improve Learners’ Performances in Second Language Listening Comprehension?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Gruson</w:t>
+                <w:t xml:space="preserve">Getting By or Getting Ahead on Social Networking Sites? The Role of Social Capital in Happiness and Well-Being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Munzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Meyer-Waarden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Listening</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Electronic Commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (2), pp.232 - 257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10864415.2018.1441723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10904018.2017.1331133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03234091v1</w:t>
+                <w:t xml:space="preserve">hal-01898938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crédibilité des dispositifs de jugement en question : la recherche d'autonomie des aficionados de vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (274), pp.31-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting By or Getting Ahead on Social Networking Sites? The Role of Social Capital in Happiness and Well-Being</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Munzel</w:t>
+                <w:t xml:space="preserve">Can clicker-use support learning in a dual-focused L2 German course ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lars Meyer-Waarden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electronic Commerce</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language Learning and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (3), pp.45-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10864415.2018.1441723⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01898938v1</w:t>
+                <w:t xml:space="preserve">hal-03233963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can clicker-use support learning in a dual-focused L2 German course ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+                <w:t xml:space="preserve">The social side of sustainability: Well-being as a driver and an outcome of social relationships and interactions on social networking sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Munzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Meyer-Waarden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Learning and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.14-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2017.06.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233963v1</w:t>
+                <w:t xml:space="preserve">halshs-01698619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social side of sustainability: Well-being as a driver and an outcome of social relationships and interactions on social networking sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lars Meyer-Waarden</w:t>
+                <w:t xml:space="preserve">L’expérience de consommation collective : du communautaire à l’identitaire Le cas des Flash Mobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2017.06.031⟩</w:t>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 281-282 (5), pp.65 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsg.281.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-01698619v1</w:t>
+                <w:t xml:space="preserve">halshs-01521684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience de consommation collective : du communautaire à l’identitaire Le cas des Flash Mobs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Massa</w:t>
+                <w:t xml:space="preserve">L'apport de l'ethnographie multisite à l'étude du consommateur fan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 281-282 (5), pp.65 - 72. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 261-262, pp.139-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rsg.281.0065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01521684v1</w:t>
+                <w:t xml:space="preserve">halshs-00913426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de l'ethnographie multisite à l'étude du consommateur fan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Twetnographie : perspectives théoriques et managériales d’un service de microblogging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Vignolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 261-262, pp.139-145</w:t>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 244-245, pp.113-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00913426v1</w:t>
+                <w:t xml:space="preserve">halshs-01699267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twetnographie : perspectives théoriques et managériales d’un service de microblogging</w:t>
+                <w:t xml:space="preserve">Musique et réponses à la publicité: effets des caractéristiques, de l'appréciation et de la congruence musicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Vignolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (4), pp.3-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010902400401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01699267v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musique et réponses à la publicité: effets des caractéristiques, de l'appréciation et de la congruence musicales</w:t>
+                <w:t xml:space="preserve">Le placement des bannières publicitaires sur le Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26, pp.71-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.026.71.81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/076737010902400401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02055054v1</w:t>
+                <w:t xml:space="preserve">halshs-02920026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le placement des bannières publicitaires sur le Web</w:t>
+                <w:t xml:space="preserve">Vers une 4e génération : les études de marché “on-line”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fontaine</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vernette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 26, pp.71-81. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 19, pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.019.39.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...108 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02923687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1611,215 +1507,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are you happy, my friend ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Munzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Meyer-Waarden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Always ahead in Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, 2015, 978-3-658-09029-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-658-09030-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offres thématisées et compromis identitaires. La soirée RFM Party 80.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Vignolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en marketing des activités culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.117-134, 2010, 978-2-7117-6885-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1829,130 +1725,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Marketing de A à Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+                <w:t xml:space="preserve">Camille Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chamard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianela Fornerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2010, 978-2-10-054942-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1962,1550 +1858,1550 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle est l’influence de la naturalité marchande perçue d’un logo sur les perceptions et les intentions des consommateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres de l'association francaise du marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine tourism destination: Effects of brand experience on visitor behavior and mediating roles of brand image, brand loyalty, and visitor satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cam-Truc Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th Annual Conference for the European Marketing Academy (EMAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Marketing Academy (EMAC), May 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcSAAM: a model studying the acceptance and effect of virtual agents, holograms and robots on loneliness and quality of life, for elderly care in a context of Covid or social isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Pablo de Diesbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Pablo de Diesbach</w:t>
+                <w:t xml:space="preserve">Richard P. Bagozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard P. Bagozzi</w:t>
+                <w:t xml:space="preserve">Alexandre Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ALCOR - Consommation et Soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H. George, A. Galluzzo (coord.), ALCOR-GIT (Alternative Consumption Research) / AFM, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Background Music on Sport Leisure Consumption Experience: The Case of a Bouldering Center</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital marketing and family businesses: analysis of an oxymoron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference for the European Marketing Academy (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, K. Peters (coord.), European Marketing Academy, May 2019, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.P. Ortiz, J.-M. Sahut, D. Schweizer, Y. Song (coord.), Universidad Politecnica de Valencia, Dec 2019, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235801v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital marketing and family businesses: analysis of an oxymoron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Background Music on Sport Leisure Consumption Experience: The Case of a Bouldering Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Loustaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Degorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M.P. Ortiz, J.-M. Sahut, D. Schweizer, Y. Song (coord.), Universidad Politecnica de Valencia, Dec 2019, Valence, Spain</w:t>
+              <w:t xml:space="preserve">Annual Conference for the European Marketing Academy (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, K. Peters (coord.), European Marketing Academy, May 2019, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238094v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets connectés, assistant vocal, plateforme digitale : les apports de la théorie des effets de réseau à l’analyse de l’expérience-client et de la création de valeur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Rabassa</w:t>
+                <w:t xml:space="preserve">Effet modérateur de la musique sur la relation entre la satisfaction professionnelle et l’orientation-client du personnel en contact : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Loustaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Colloque sur le Marketing Digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J.-F. Lemoine (coord.), Université Paris I Panthéon-Sorbonne, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Roederer, F. Simon (coord.), Association Française du Marketing, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238231v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet modérateur de la musique sur la relation entre la satisfaction professionnelle et l’orientation-client du personnel en contact : une étude exploratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Loustaunau</w:t>
+                <w:t xml:space="preserve">Objets connectés, assistant vocal, plateforme digitale : les apports de la théorie des effets de réseau à l’analyse de l’expérience-client et de la création de valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rabassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C. Roederer, F. Simon (coord.), Association Française du Marketing, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">17e Colloque sur le Marketing Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.-F. Lemoine (coord.), Université Paris I Panthéon-Sorbonne, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237882v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les incidences biographiques comme contexte de reproduction des pratiques sociales : la question d'une carrière de pratiques de consommation de vin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Le rôle de l'interdit dans la construction et le maintien d'un caractère sacré associé à un lieu : le cas de la cave à vins particulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Véronique Des Garets, Patricia Coutelle-Brillet, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235619v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'interdit dans la construction et le maintien d'un caractère sacré associé à un lieu : le cas de la cave à vins particulière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les incidences biographiques comme contexte de reproduction des pratiques sociales : la question d'une carrière de pratiques de consommation de vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Véronique Des Garets, Patricia Coutelle-Brillet, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235706v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment repenser les dispositifs de jugement ? La résistance et la recherche d’autonomie chez les consommateurs de vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, W. Sabadie, Association Française du Marketing, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twitter opinion leaders: Identification and dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Vignolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Munzel,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Annual Conference of the European Marketing Academy (EMAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01407839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle, flow et propension à payer : une application à l'expérience de jeu vidéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Degorre</w:t>
+                <w:t xml:space="preserve">Cooperative And Plurilingual Experimentations Of Cognitive And Metacognitive Strategies To Help L2 Learners Develop Their Listening Comprehension Skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Giraud</w:t>
+                <w:t xml:space="preserve">Sylvie Garçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">ECER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885119v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Too Many Friends? Effects of Online Interactions via Social Networking Sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Munzel</w:t>
+                <w:t xml:space="preserve">Quelle utilisation des boîtiers de réponses électroniques en LANSAD ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lars Meyer-Waarden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual Conference for the European Marketing Academy (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Warlop &amp; S. Muylle (coord.), European Marketing Academy, 2015, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">36th International GERAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’Étude et de Recherche en Anglais de Spécialité (GERAS), 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238045v1</w:t>
+                <w:t xml:space="preserve">hal-03238061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative And Plurilingual Experimentations Of Cognitive And Metacognitive Strategies To Help L2 Learners Develop Their Listening Comprehension Skills</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+                <w:t xml:space="preserve">Vers une Consumer-Response Theory: étude des communautés interprétatives chez les fans de Michael Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Garçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Amine, Association Française du Marketing, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139076v1</w:t>
+                <w:t xml:space="preserve">hal-03238028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle utilisation des boîtiers de réponses électroniques en LANSAD ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+                <w:t xml:space="preserve">Too Many Friends? Effects of Online Interactions via Social Networking Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Munzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Meyer-Waarden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International GERAS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d’Étude et de Recherche en Anglais de Spécialité (GERAS), 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">44th Annual Conference for the European Marketing Academy (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Warlop &amp; S. Muylle (coord.), European Marketing Academy, 2015, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238061v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une Consumer-Response Theory: étude des communautés interprétatives chez les fans de Michael Jackson</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Galluzzo</w:t>
+                <w:t xml:space="preserve">Contrôle, flow et propension à payer : une application à l'expérience de jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Degorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Amine, Association Française du Marketing, May 2015, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238028v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of online social network size and intimacy on happiness through social capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Munzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3520,1450 +3416,1450 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th International Colloquium on Relationship Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Lemke (coord.), Newcastle University Business School, Sep 2014, Newcastle Upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des consommateurs aux &amp;quot;little monsters&amp;quot; : l’industrie du disque peut-elle mobiliser les communautés de consommateurs ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Theoretical extension of the technology acceptance model (TAM) to explain the adoption and the usage of new digital services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Meyer-Waarden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J.-F. Trinquecoste (coord.), Association Française du Marketing, 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">42th Annual Conference of the European Marketing Academy (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Sezgin, E. Karaosmanoğlu (coord.), European Marketing Academy, 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243403v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La musique comme source d’immersion dans les jeux vidéo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une Extension Théorique du &amp;quot;Technology Acceptance Model&amp;quot; pour expliquer l'adoption et l'usage de nouveaux services digitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Meyer-Waarden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, J.-F. Trinquecoste (coord.), Association Française du Marketing, 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">, J.-F. Trinquecoste, Association Française du Marketing, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243381v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Extension Théorique du &amp;quot;Technology Acceptance Model&amp;quot; pour expliquer l'adoption et l'usage de nouveaux services digitaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La musique comme source d’immersion dans les jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Degorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lars Meyer-Waarden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, J.-F. Trinquecoste, Association Française du Marketing, 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">, J.-F. Trinquecoste (coord.), Association Française du Marketing, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243321v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographie multisite de consommateurs fans : vers une consommation autonomisée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J.-F. Trinquecoste (coord.), Association Française du Marketing, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Theoretical extension of the technology acceptance model (TAM) to explain the adoption and the usage of new digital services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche phénoménologique de l’expérience de consommation culturelle : Le cas du concert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lars Meyer-Waarden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42th Annual Conference of the European Marketing Academy (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Sezgin, E. Karaosmanoğlu (coord.), European Marketing Academy, 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.-F. Trinquecoste (coord.), Association Française du Marketing, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240144v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche phénoménologique de l’expérience de consommation culturelle : Le cas du concert</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une approche interprétative de la modélisation du comportement du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J.-F. Trinquecoste (coord.), Association Française du Marketing, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240184v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche interprétative de la modélisation du comportement du consommateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des consommateurs aux &amp;quot;little monsters&amp;quot; : l’industrie du disque peut-elle mobiliser les communautés de consommateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Galluzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J.-F. Trinquecoste (coord.), Association Française du Marketing, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240028v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construit et concept de leader d'opinion dans les réseaux sociaux : proposition d'un agenda de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Identification d’un leader d’opinion : état des controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Vignolles</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Vignolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Congrès de l'Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Brest, France. pp.24</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Urien (coord.), Association Française du Marketing, 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00742262v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d’un leader d’opinion : état des controverses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Construit et concept de leader d'opinion dans les réseaux sociaux : proposition d'un agenda de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Vignolles</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vignolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, B. Urien (coord.), Association Française du Marketing, 2012, Brest, France</w:t>
+              <w:t xml:space="preserve">28ème Congrès de l'Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Brest, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243836v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00742262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritualisation de l’expérience et sacralisation : l’hypercamp Tokio Hotel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une déconstruction des outils de mesure en marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Decrop (coord.), Association Française du Marketing, 2011, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">27ème Congrès de l'Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.12126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243850v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00739531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une déconstruction des outils de mesure en marketing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ritualisation de l’expérience et sacralisation : l’hypercamp Tokio Hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Galluzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Congrès de l'Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.12126</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Decrop (coord.), Association Française du Marketing, 2011, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00739531v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les analyses quantitatives pour la recherche en comportement du consommateur : tournant ou tourmente interprétativiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche en Marketing de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marc Filser (coord.), 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à un concert humanitaire : Etude des antécédents de la satisfaction et des intentions de comportement et de bouche-à-oreille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G. Michel, C. Gauzene (coord.), Association Française du Marketing, 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des déterminants du niveau de contrôle personnel de l’acheteur au point de vente et de son influence sur la résistance aux tentations d’achat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle de l’immersion et de la qualité perçue dans l’évaluation d’un festival de musique Jazz : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Changeur, S. Macé (coord.), Association Française du Marketing, 2009, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247260v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’immersion et de la qualité perçue dans l’évaluation d’un festival de musique Jazz : une étude exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des déterminants du niveau de contrôle personnel de l’acheteur au point de vente et de son influence sur la résistance aux tentations d’achat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Changeur, S. Macé (coord.), Association Française du Marketing, 2009, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247255v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et réponses à la publicité : Effets des caractéristiques, de la préférence et de la congruence musicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Toulouse 1 Capitole, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03243263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5031,51 +4927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EE8E1C6"/>
+    <w:nsid w:val="C5E89BA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5262,51 +5158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-galan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8181-8522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076643719" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-philippe.galan@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156222v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Meyer-Waarden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bruwer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Galan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2022.103212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499589v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Albouy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0899764019843341" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234091v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10904018.2017.1331133" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001120v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Galluzzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Munzel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10864415.2018.1441723" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233963v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2017.06.031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWVRTW6N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Massa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.281.0065" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vignolles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400401" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.026.71.81" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vernette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.019.39.52" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-09030-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Fornerino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268792v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mussol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam-Truc Luu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Pablo de Diesbach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Bagozzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mazel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Grimaldi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loustaunau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Degorre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238231v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rabassa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237882v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Munzel," TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giraud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238045v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gar&#231;on" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243403v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243366v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240184v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignolles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245627v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245622v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03243263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-galan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8181-8522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076643719" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-philippe.galan@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156222v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Meyer-Waarden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bruwer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Galan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2022.103212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Albouy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0899764019843341" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234091v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10904018.2017.1331133" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Munzel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10864415.2018.1441723" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Favier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Galluzzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233963v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2017.06.031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWVRTW6N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Massa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.281.0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vignolles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400401" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.026.71.81" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vernette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.019.39.52" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-09030-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Fornerino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mussol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam-Truc Luu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Pablo de Diesbach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Bagozzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mazel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Grimaldi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loustaunau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Degorre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237882v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238231v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rabassa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238020v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Munzel," TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gar&#231;on" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885119v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignolles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247255v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03243263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>