--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -675,204 +675,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crédibilité des dispositifs de jugement en question : la recherche d'autonomie des aficionados de vin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Galluzzo</w:t>
+                <w:t xml:space="preserve">Can clicker-use support learning in a dual-focused L2 German course ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 44 (274), pp.31-47</w:t>
+              <w:t xml:space="preserve">Language Learning and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (3), pp.45-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001120v1</w:t>
+                <w:t xml:space="preserve">hal-03233963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can clicker-use support learning in a dual-focused L2 German course ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+                <w:t xml:space="preserve">La crédibilité des dispositifs de jugement en question : la recherche d'autonomie des aficionados de vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Learning and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (3), pp.45-64</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (274), pp.31-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233963v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social side of sustainability: Well-being as a driver and an outcome of social relationships and interactions on social networking sites</w:t>
               </w:r>
@@ -1065,51 +1065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de l'ethnographie multisite à l'étude du consommateur fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2332,234 +2332,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet modérateur de la musique sur la relation entre la satisfaction professionnelle et l’orientation-client du personnel en contact : une étude exploratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Loustaunau</w:t>
+                <w:t xml:space="preserve">Objets connectés, assistant vocal, plateforme digitale : les apports de la théorie des effets de réseau à l’analyse de l’expérience-client et de la création de valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rabassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C. Roederer, F. Simon (coord.), Association Française du Marketing, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">17e Colloque sur le Marketing Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.-F. Lemoine (coord.), Université Paris I Panthéon-Sorbonne, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03237882v1</w:t>
+                <w:t xml:space="preserve">hal-03238231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets connectés, assistant vocal, plateforme digitale : les apports de la théorie des effets de réseau à l’analyse de l’expérience-client et de la création de valeur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Rabassa</w:t>
+                <w:t xml:space="preserve">Effet modérateur de la musique sur la relation entre la satisfaction professionnelle et l’orientation-client du personnel en contact : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Loustaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Colloque sur le Marketing Digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J.-F. Lemoine (coord.), Université Paris I Panthéon-Sorbonne, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Roederer, F. Simon (coord.), Association Française du Marketing, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238231v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'interdit dans la construction et le maintien d'un caractère sacré associé à un lieu : le cas de la cave à vins particulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2597,64 +2597,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incidences biographiques comme contexte de reproduction des pratiques sociales : la question d'une carrière de pratiques de consommation de vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2692,64 +2692,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment repenser les dispositifs de jugement ? La résistance et la recherche d’autonomie chez les consommateurs de vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3085,51 +3085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une Consumer-Response Theory: étude des communautés interprétatives chez les fans de Michael Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3541,368 +3541,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Extension Théorique du &amp;quot;Technology Acceptance Model&amp;quot; pour expliquer l'adoption et l'usage de nouveaux services digitaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche phénoménologique de l’expérience de consommation culturelle : Le cas du concert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lars Meyer-Waarden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, J.-F. Trinquecoste, Association Française du Marketing, 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">, J.-F. Trinquecoste (coord.), Association Française du Marketing, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243321v1</w:t>
+                <w:t xml:space="preserve">hal-03240184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La musique comme source d’immersion dans les jeux vidéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Degorre</w:t>
+                <w:t xml:space="preserve">Ethnographie multisite de consommateurs fans : vers une consommation autonomisée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J.-F. Trinquecoste (coord.), Association Française du Marketing, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243381v1</w:t>
+                <w:t xml:space="preserve">hal-03243366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnographie multisite de consommateurs fans : vers une consommation autonomisée.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une Extension Théorique du &amp;quot;Technology Acceptance Model&amp;quot; pour expliquer l'adoption et l'usage de nouveaux services digitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Meyer-Waarden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, J.-F. Trinquecoste (coord.), Association Française du Marketing, 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">, J.-F. Trinquecoste, Association Française du Marketing, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243366v1</w:t>
+                <w:t xml:space="preserve">hal-03243321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche phénoménologique de l’expérience de consommation culturelle : Le cas du concert</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Massa</w:t>
+                <w:t xml:space="preserve">La musique comme source d’immersion dans les jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Degorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J.-F. Trinquecoste (coord.), Association Française du Marketing, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240184v1</w:t>
+                <w:t xml:space="preserve">hal-03243381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche interprétative de la modélisation du comportement du consommateur</w:t>
               </w:r>
@@ -3957,51 +3957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des consommateurs aux &amp;quot;little monsters&amp;quot; : l’industrie du disque peut-elle mobiliser les communautés de consommateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4324,51 +4324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritualisation de l’expérience et sacralisation : l’hypercamp Tokio Hotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4927,51 +4927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5E89BA6"/>
+    <w:nsid w:val="74F323B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5158,51 +5158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-galan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8181-8522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076643719" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-philippe.galan@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156222v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Meyer-Waarden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bruwer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Galan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2022.103212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Albouy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0899764019843341" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234091v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10904018.2017.1331133" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Munzel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10864415.2018.1441723" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Favier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Galluzzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233963v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2017.06.031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWVRTW6N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Massa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.281.0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vignolles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400401" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.026.71.81" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vernette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.019.39.52" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-09030-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Fornerino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mussol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam-Truc Luu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Pablo de Diesbach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Bagozzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mazel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Grimaldi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loustaunau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Degorre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237882v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238231v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rabassa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238020v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Munzel," TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gar&#231;on" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885119v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignolles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247255v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03243263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-galan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8181-8522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076643719" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-philippe.galan@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156222v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Meyer-Waarden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bruwer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Galan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2022.103212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Albouy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0899764019843341" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234091v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10904018.2017.1331133" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Munzel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10864415.2018.1441723" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Favier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Galluzzo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2017.06.031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWVRTW6N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Massa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.281.0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vignolles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400401" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.026.71.81" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vernette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.019.39.52" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-09030-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Fornerino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mussol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam-Truc Luu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Pablo de Diesbach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Bagozzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mazel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Grimaldi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loustaunau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Degorre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rabassa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238020v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Munzel," TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gar&#231;on" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885119v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240184v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243381v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignolles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247255v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03243263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>