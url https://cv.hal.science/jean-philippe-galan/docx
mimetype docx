--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -675,204 +675,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can clicker-use support learning in a dual-focused L2 German course ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+                <w:t xml:space="preserve">La crédibilité des dispositifs de jugement en question : la recherche d'autonomie des aficionados de vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Learning and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (3), pp.45-64</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (274), pp.31-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233963v1</w:t>
+                <w:t xml:space="preserve">hal-02001120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crédibilité des dispositifs de jugement en question : la recherche d'autonomie des aficionados de vin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Galluzzo</w:t>
+                <w:t xml:space="preserve">Can clicker-use support learning in a dual-focused L2 German course ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 44 (274), pp.31-47</w:t>
+              <w:t xml:space="preserve">Language Learning and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (3), pp.45-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001120v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social side of sustainability: Well-being as a driver and an outcome of social relationships and interactions on social networking sites</w:t>
               </w:r>
@@ -1065,51 +1065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de l'ethnographie multisite à l'étude du consommateur fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1832,2917 +1832,3012 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est l’influence de la naturalité marchande perçue d’un logo sur les perceptions et les intentions des consommateurs ?</w:t>
+                <w:t xml:space="preserve">Brand love touristique : développements théoriques et perspectives de recherche futures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lombardot</w:t>
+                <w:t xml:space="preserve">Yilong Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres de l'association francaise du marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association français de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, IAE Lille, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268792v1</w:t>
+                <w:t xml:space="preserve">hal-05614873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine tourism destination: Effects of brand experience on visitor behavior and mediating roles of brand image, brand loyalty, and visitor satisfaction</w:t>
+                <w:t xml:space="preserve">Quelle est l’influence de la naturalité marchande perçue d’un logo sur les perceptions et les intentions des consommateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cam-Truc Luu</w:t>
+                <w:t xml:space="preserve">Eric Lombardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Annual Conference for the European Marketing Academy (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Marketing Academy (EMAC), May 2021, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Congres de l'association francaise du marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236275v1</w:t>
+                <w:t xml:space="preserve">hal-05268792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcSAAM: a model studying the acceptance and effect of virtual agents, holograms and robots on loneliness and quality of life, for elderly care in a context of Covid or social isolation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wine tourism destination: Effects of brand experience on visitor behavior and mediating roles of brand image, brand loyalty, and visitor satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard P. Bagozzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mazel</w:t>
+                <w:t xml:space="preserve">Cam-Truc Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ALCOR - Consommation et Soin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, H. George, A. Galluzzo (coord.), ALCOR-GIT (Alternative Consumption Research) / AFM, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">50th Annual Conference for the European Marketing Academy (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Marketing Academy (EMAC), May 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238246v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital marketing and family businesses: analysis of an oxymoron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EcSAAM: a model studying the acceptance and effect of virtual agents, holograms and robots on loneliness and quality of life, for elderly care in a context of Covid or social isolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Pablo de Diesbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Bagozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M.P. Ortiz, J.-M. Sahut, D. Schweizer, Y. Song (coord.), Universidad Politecnica de Valencia, Dec 2019, Valence, Spain</w:t>
+              <w:t xml:space="preserve">Journée ALCOR - Consommation et Soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. George, A. Galluzzo (coord.), ALCOR-GIT (Alternative Consumption Research) / AFM, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238094v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Background Music on Sport Leisure Consumption Experience: The Case of a Bouldering Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loustaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Degorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference for the European Marketing Academy (EMAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, K. Peters (coord.), European Marketing Academy, May 2019, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets connectés, assistant vocal, plateforme digitale : les apports de la théorie des effets de réseau à l’analyse de l’expérience-client et de la création de valeur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital marketing and family businesses: analysis of an oxymoron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Colloque sur le Marketing Digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J.-F. Lemoine (coord.), Université Paris I Panthéon-Sorbonne, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.P. Ortiz, J.-M. Sahut, D. Schweizer, Y. Song (coord.), Universidad Politecnica de Valencia, Dec 2019, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238231v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet modérateur de la musique sur la relation entre la satisfaction professionnelle et l’orientation-client du personnel en contact : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loustaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Roederer, F. Simon (coord.), Association Française du Marketing, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'interdit dans la construction et le maintien d'un caractère sacré associé à un lieu : le cas de la cave à vins particulière</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Galluzzo</w:t>
+                <w:t xml:space="preserve">Objets connectés, assistant vocal, plateforme digitale : les apports de la théorie des effets de réseau à l’analyse de l’expérience-client et de la création de valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rabassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Véronique Des Garets, Patricia Coutelle-Brillet, May 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">17e Colloque sur le Marketing Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.-F. Lemoine (coord.), Université Paris I Panthéon-Sorbonne, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235706v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incidences biographiques comme contexte de reproduction des pratiques sociales : la question d'une carrière de pratiques de consommation de vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Véronique Des Garets, Patricia Coutelle-Brillet, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment repenser les dispositifs de jugement ? La résistance et la recherche d’autonomie chez les consommateurs de vin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle de l'interdit dans la construction et le maintien d'un caractère sacré associé à un lieu : le cas de la cave à vins particulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, W. Sabadie, Association Française du Marketing, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Véronique Des Garets, Patricia Coutelle-Brillet, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238020v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twitter opinion leaders: Identification and dynamics.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Vignolles</w:t>
+                <w:t xml:space="preserve">Comment repenser les dispositifs de jugement ? La résistance et la recherche d’autonomie chez les consommateurs de vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Munzel,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Annual Conference of the European Marketing Academy (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, W. Sabadie, Association Française du Marketing, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01407839v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative And Plurilingual Experimentations Of Cognitive And Metacognitive Strategies To Help L2 Learners Develop Their Listening Comprehension Skills</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+                <w:t xml:space="preserve">Twitter opinion leaders: Identification and dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Vignolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Garçon</w:t>
+                <w:t xml:space="preserve">Andreas Munzel,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">45th Annual Conference of the European Marketing Academy (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139076v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01407839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle utilisation des boîtiers de réponses électroniques en LANSAD ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
+                <w:t xml:space="preserve">Too Many Friends? Effects of Online Interactions via Social Networking Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Munzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Meyer-Waarden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International GERAS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d’Étude et de Recherche en Anglais de Spécialité (GERAS), 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">44th Annual Conference for the European Marketing Academy (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Warlop &amp; S. Muylle (coord.), European Marketing Academy, 2015, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238061v1</w:t>
+                <w:t xml:space="preserve">hal-03238045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une Consumer-Response Theory: étude des communautés interprétatives chez les fans de Michael Jackson</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Galluzzo</w:t>
+                <w:t xml:space="preserve">Contrôle, flow et propension à payer : une application à l'expérience de jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Degorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Amine, Association Française du Marketing, May 2015, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238028v1</w:t>
+                <w:t xml:space="preserve">hal-02885119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Too Many Friends? Effects of Online Interactions via Social Networking Sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Munzel</w:t>
+                <w:t xml:space="preserve">Cooperative And Plurilingual Experimentations Of Cognitive And Metacognitive Strategies To Help L2 Learners Develop Their Listening Comprehension Skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lars Meyer-Waarden</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Garçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual Conference for the European Marketing Academy (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Warlop &amp; S. Muylle (coord.), European Marketing Academy, 2015, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">ECER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238045v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle, flow et propension à payer : une application à l'expérience de jeu vidéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Degorre</w:t>
+                <w:t xml:space="preserve">Quelle utilisation des boîtiers de réponses électroniques en LANSAD ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">36th International GERAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’Étude et de Recherche en Anglais de Spécialité (GERAS), 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885119v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of online social network size and intimacy on happiness through social capital</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Munzel</w:t>
+                <w:t xml:space="preserve">Vers une Consumer-Response Theory: étude des communautés interprétatives chez les fans de Michael Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lars Meyer-Waarden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Colloquium on Relationship Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, F. Lemke (coord.), Newcastle University Business School, Sep 2014, Newcastle Upon Tyne, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Amine, Association Française du Marketing, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238071v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Theoretical extension of the technology acceptance model (TAM) to explain the adoption and the usage of new digital services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of online social network size and intimacy on happiness through social capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Munzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Meyer-Waarden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42th Annual Conference of the European Marketing Academy (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Sezgin, E. Karaosmanoğlu (coord.), European Marketing Academy, 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">22th International Colloquium on Relationship Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Lemke (coord.), Newcastle University Business School, Sep 2014, Newcastle Upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240144v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche phénoménologique de l’expérience de consommation culturelle : Le cas du concert</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Massa</w:t>
+                <w:t xml:space="preserve">Des consommateurs aux &amp;quot;little monsters&amp;quot; : l’industrie du disque peut-elle mobiliser les communautés de consommateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J.-F. Trinquecoste (coord.), Association Française du Marketing, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240184v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnographie multisite de consommateurs fans : vers une consommation autonomisée.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une Extension Théorique du &amp;quot;Technology Acceptance Model&amp;quot; pour expliquer l'adoption et l'usage de nouveaux services digitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Meyer-Waarden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, J.-F. Trinquecoste (coord.), Association Française du Marketing, 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">, J.-F. Trinquecoste, Association Française du Marketing, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243366v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Extension Théorique du &amp;quot;Technology Acceptance Model&amp;quot; pour expliquer l'adoption et l'usage de nouveaux services digitaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La musique comme source d’immersion dans les jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Degorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lars Meyer-Waarden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, J.-F. Trinquecoste, Association Française du Marketing, 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">, J.-F. Trinquecoste (coord.), Association Française du Marketing, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243321v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La musique comme source d’immersion dans les jeux vidéo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Theoretical extension of the technology acceptance model (TAM) to explain the adoption and the usage of new digital services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Meyer-Waarden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J.-F. Trinquecoste (coord.), Association Française du Marketing, 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">42th Annual Conference of the European Marketing Academy (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Sezgin, E. Karaosmanoğlu (coord.), European Marketing Academy, 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243381v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche interprétative de la modélisation du comportement du consommateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethnographie multisite de consommateurs fans : vers une consommation autonomisée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Galluzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J.-F. Trinquecoste (coord.), Association Française du Marketing, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240028v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des consommateurs aux &amp;quot;little monsters&amp;quot; : l’industrie du disque peut-elle mobiliser les communautés de consommateurs ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Galluzzo</w:t>
+                <w:t xml:space="preserve">Approche phénoménologique de l’expérience de consommation culturelle : Le cas du concert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J.-F. Trinquecoste (coord.), Association Française du Marketing, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243403v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d’un leader d’opinion : état des controverses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une approche interprétative de la modélisation du comportement du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Vignolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, B. Urien (coord.), Association Française du Marketing, 2012, Brest, France</w:t>
+              <w:t xml:space="preserve">, J.-F. Trinquecoste (coord.), Association Française du Marketing, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243836v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construit et concept de leader d'opinion dans les réseaux sociaux : proposition d'un agenda de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vignolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès de l'Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Brest, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00742262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une déconstruction des outils de mesure en marketing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification d’un leader d’opinion : état des controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vernette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Vignolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Congrès de l'Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.12126</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Urien (coord.), Association Française du Marketing, 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00739531v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritualisation de l’expérience et sacralisation : l’hypercamp Tokio Hotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Galluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Decrop (coord.), Association Française du Marketing, 2011, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les analyses quantitatives pour la recherche en comportement du consommateur : tournant ou tourmente interprétativiste ?</w:t>
+                <w:t xml:space="preserve">Une déconstruction des outils de mesure en marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Recherche en Marketing de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marc Filser (coord.), 2010, Dijon, France</w:t>
+              <w:t xml:space="preserve">27ème Congrès de l'Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.12126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245627v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00739531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à un concert humanitaire : Etude des antécédents de la satisfaction et des intentions de comportement et de bouche-à-oreille</w:t>
+                <w:t xml:space="preserve">Les analyses quantitatives pour la recherche en comportement du consommateur : tournant ou tourmente interprétativiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G. Michel, C. Gauzene (coord.), Association Française du Marketing, 2010, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Journées de Recherche en Marketing de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Filser (coord.), 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245622v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’immersion et de la qualité perçue dans l’évaluation d’un festival de musique Jazz : une étude exploratoire</w:t>
+                <w:t xml:space="preserve">Participation à un concert humanitaire : Etude des antécédents de la satisfaction et des intentions de comportement et de bouche-à-oreille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, S. Changeur, S. Macé (coord.), Association Française du Marketing, 2009, Londres, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">, G. Michel, C. Gauzene (coord.), Association Française du Marketing, 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247255v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des déterminants du niveau de contrôle personnel de l’acheteur au point de vente et de son influence sur la résistance aux tentations d’achat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle de l’immersion et de la qualité perçue dans l’évaluation d’un festival de musique Jazz : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Changeur, S. Macé (coord.), Association Française du Marketing, 2009, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des déterminants du niveau de contrôle personnel de l’acheteur au point de vente et de son influence sur la résistance aux tentations d’achat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Changeur, S. Macé (coord.), Association Française du Marketing, 2009, Londres, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4752,114 +4847,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et réponses à la publicité : Effets des caractéristiques, de la préférence et de la congruence musicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Toulouse 1 Capitole, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03243263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4927,51 +5022,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74F323B3"/>
+    <w:nsid w:val="63B3CB3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5158,51 +5253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-galan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8181-8522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076643719" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-philippe.galan@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156222v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Meyer-Waarden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bruwer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Galan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2022.103212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Albouy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0899764019843341" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234091v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10904018.2017.1331133" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Munzel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10864415.2018.1441723" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Favier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Galluzzo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2017.06.031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWVRTW6N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Massa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.281.0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vignolles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400401" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.026.71.81" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vernette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.019.39.52" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-09030-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Fornerino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mussol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam-Truc Luu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Pablo de Diesbach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Bagozzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mazel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Grimaldi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loustaunau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Degorre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rabassa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238020v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Munzel," TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gar&#231;on" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885119v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240184v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243381v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignolles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247255v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03243263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-galan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8181-8522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076643719" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-philippe.galan@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156222v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Meyer-Waarden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bruwer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Galan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2022.103212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Albouy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0899764019843341" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234091v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10904018.2017.1331133" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Munzel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10864415.2018.1441723" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Favier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Galluzzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233963v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2017.06.031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWVRTW6N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Massa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.281.0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vignolles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400401" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.026.71.81" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vernette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.019.39.52" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-09030-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Fornerino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Liang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268792v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mussol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236275v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam-Truc Luu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Pablo de Diesbach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Bagozzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mazel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Grimaldi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235801v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loustaunau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Degorre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237882v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238231v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rabassa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235619v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238020v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Munzel," TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238045v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885119v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giraud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gar&#231;on" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243381v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240144v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243366v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240184v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742262v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignolles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739531v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247255v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03243263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>