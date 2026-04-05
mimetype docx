--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -2101,51 +2101,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1597DB3A"/>
+    <w:nsid w:val="C8EB0AF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>