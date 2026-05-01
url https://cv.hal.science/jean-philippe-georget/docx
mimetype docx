--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -2101,51 +2101,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8EB0AF3"/>
+    <w:nsid w:val="20925A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>