--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -147,1626 +147,1712 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité d’un ensemble de ressources de formation à l’enseignement des mathématiques des professeurs des écoles en formation initiale</w:t>
+                <w:t xml:space="preserve">La tête et les jambes ! Étude des conditions de collaboration pour concevoir une ressource pédagogique à visée inclusive en EPS et en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Georget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magali Boutrais; Vanessa Desvages-Vasselin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e Colloque international sur la formation en mathématiques des professeurs des écoles (COPIRELEM). Mathématiques et diversité à l'école : Aider les élèves, accompagner les professeurs</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Chercheurs, chercheuses et terrains. Entre engagements, négociations et transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions champ social, 2026, 9791034609796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833416v1</w:t>
+                <w:t xml:space="preserve">hal-05624075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former &amp;quot;à et par la recherche&amp;quot; à l'enseignement des mathématiques à l'école primaire : fondements et effets possibles de trois dispositifs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Potentiels des situations de recherche et de preuve entre pairs en classe de mathématiques et dévolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Georget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pablo Buznic-Bourgeacq. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : L'école primaire au 21e siècle - Symposium court : Former à et par la recherche en didactique des mathématiques des professeurs des écoles : fondements et effets possibles de trois dispositifs, axe 5 : Recherche et formation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03380524v1</w:t>
+              <w:t xml:space="preserve">Sujets et objets de la dévolution. Une institution de l’autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, ISTE Editions, 2021, (Innovation en sciences de l’éducation, Série Éducation), 9781784057558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de formation initiale de professeurs stagiaires basé sur un système de ressources primaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Espaces privés et enjeux méthodologiques dans l'étude des communautés d'enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Georget</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cora Cohen-Azria; Marie-Pierre Chopin; Denise Orange-Ravachol. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace mathématique francophone</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Questionner l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Presses universitaires du Septentrion, pp.215-228, 2016, Éducation et didactiques, ISSN 1281-7597, 978-2-7574-1158-2. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833435v1</w:t>
-[...578 lines deleted...]
-                <w:t xml:space="preserve">hal-00190015v1</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.19782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiels des situations de recherche et de preuve entre pairs en classe de mathématiques et dévolutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Accessibilité d’un ensemble de ressources de formation à l’enseignement des mathématiques des professeurs des écoles en formation initiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Georget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sujets et objets de la dévolution. Une institution de l’autonomie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04832966v1</w:t>
+              <w:t xml:space="preserve">50e Colloque international sur la formation en mathématiques des professeurs des écoles (COPIRELEM). Mathématiques et diversité à l'école : Aider les élèves, accompagner les professeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPIRELEM; INSPÉ de l'Académie de Créteil; Laboratoire de Didactique André Revuz, Jun 2024, Bonneuil-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces privés et enjeux méthodologiques dans l'étude des communautés d'enseignants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Former &amp;quot;à et par la recherche&amp;quot; à l'enseignement des mathématiques à l'école primaire : fondements et effets possibles de trois dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Horoks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Georget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questionner l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, Presses universitaires du Septentrion, pp.215-228, 2016, Éducation et didactiques, ISSN 1281-7597, 978-2-7574-1158-2. </w:t>
+              <w:t xml:space="preserve">Colloque : L'école primaire au 21e siècle - Symposium court : Former à et par la recherche en didactique des mathématiques des professeurs des écoles : fondements et effets possibles de trois dispositifs, axe 5 : Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dispositif de formation initiale de professeurs stagiaires basé sur un système de ressources primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace mathématique francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris-Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Networked theories for a didactical study of communities of mathematics teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CERME10 (the Tenth Congress of the European Society for Research in Mathematics Education)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.2781-2788</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étude des évolutions pédagogiques et didactiques dans les colloques CETSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CETSIS 2013 Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Caen, France. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2015009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre ou ne pas être mou du Moodle ? Méthodologie universitaire et environnement de travail hybride pour l’introduction des outils et démarches en SPI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Themines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque d'enseignement des technologies et des sciences de l'information et des systèmes – CETSIS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Besançon, France. [7 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement des technologies, des sciences de l’information et des systèmes. Un regard extérieur sur une communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Themines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada. pp.235-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérimentation d'une ressource pour une situation de recherche et de preuve entre pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace mathématique francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating research teams: the TELMA approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Cerulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.19782⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02141082v1</w:t>
+                <w:t xml:space="preserve">Mirko Maracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Trgalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Psycharis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Fifth Congress of the European Society for Research in Mathematics Education (CERME 5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Larnaca, Greece. pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des documents et des modalités de formation pour favoriser la mise en oeuvre de situations de recherche et de preuve entre pairs dans des classes de l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 233, pp.50-59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/vd.rm.2020.1736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draw you as a teacher&amp;quot;, perceptions du métier et préoccupations dominantes chez des professeurs des écoles débutants ; une comparaison entre la France et la Finlande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ouitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarja Nyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Georget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études hongroises et finlandaises </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21, pp.17-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une étude didactique des collectifs d’enseignants des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Em Teia: Revista de Educação Matemática e Tecnológica Iberoamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, DOS ARTEFATOS AOS INSTRUMENTOS: o trabalho individual e coletivo dos professores de Matemática, 6 (3), [37 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing theoretical frameworks enacted in experimental research: TELMA experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Cerulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Trgalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Marraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgos Psycharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Georget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZDM Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40(2), pp.201--213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology Enhanced Learning in Mathematics: the cross-experimentation approach adopted by the TELMA European Research Team.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Bottino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Cerulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maffei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">la matematica e la sua didattica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Anno 21, n.1, 2007, Numero speciale/Special Issue, pp.67-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1776,100 +1862,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités de recherche et de preuve entre pairs à l'école élémentaire : perspectives ouvertes par les communautés de pratique d'enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Georget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Paris-Diderot - Paris VII, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00426603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1879,161 +1965,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TELMA Cross Experiment Guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Chaachoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Cerulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Gavrilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2101,51 +2187,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20925A3F"/>
+    <w:nsid w:val="5E0F5997"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2332,51 +2418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-georget" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8330-580X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13801244X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380524v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320709v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Themines" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320712v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailleul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labrousse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psycharis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832966v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141082v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19782" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dufy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2020.1736" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouitre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarja Nyman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961968v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cerulli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Marraci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgos Psycharis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bottino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maffei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00426603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Gavrilis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-georget" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8330-580X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13801244X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624075v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delattre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19782" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380524v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711336v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320709v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Themines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailleul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681768v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labrousse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psycharis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dufy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2020.1736" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouitre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarja Nyman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cerulli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Marraci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgos Psycharis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bottino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maffei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00426603v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Gavrilis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>