--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of spatio-temporal couplings throughout high-power ultrashort lasers</w:t>
+                <w:t xml:space="preserve">Controlled acceleration of GeV electron beams in an all-optical plasma waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jeandet</w:t>
+                <w:t xml:space="preserve">Kosta Oubrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spencer Jolly</w:t>
+                <w:t xml:space="preserve">Adrien Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Borot</w:t>
+                <w:t xml:space="preserve">Olena Kononenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bussière</w:t>
+                <w:t xml:space="preserve">Ronan Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dumont</w:t>
+                <w:t xml:space="preserve">Igor A. Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30, pp.3263. </w:t>
+              <w:t xml:space="preserve">Light Sci. Appl.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.444564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41377-022-00862-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614423v1</w:t>
+                <w:t xml:space="preserve">hal-03323973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled acceleration of GeV electron beams in an all-optical plasma waveguide</w:t>
+                <w:t xml:space="preserve">Survey of spatio-temporal couplings throughout high-power ultrashort lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosta Oubrerie</w:t>
+                <w:t xml:space="preserve">Antoine Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Leblanc</w:t>
+                <w:t xml:space="preserve">Spencer Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olena Kononenko</w:t>
+                <w:t xml:space="preserve">Antonin Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Lahaye</w:t>
+                <w:t xml:space="preserve">Benoît Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor A. Andriyash</w:t>
+                <w:t xml:space="preserve">Paul Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light Sci. Appl.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, pp.180. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.3263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41377-022-00862-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/oe.444564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323973v1</w:t>
+                <w:t xml:space="preserve">hal-03614423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond soft x-ray lasing in dense collisionaly-pumped plasma</w:t>
               </w:r>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and control of main spatio-temporal couplings in a CPA laser chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kabacinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosta Oubrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1874,51 +1874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slava Smartsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosta Oubrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2914,429 +2914,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of relativistic electron beam focusing by a laser-plasma lens</w:t>
+                <w:t xml:space="preserve">Physics of fully-loaded laser-plasma accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7860⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.061301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.18.061301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164362v1</w:t>
+                <w:t xml:space="preserve">hal-01175752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Nejdl</w:t>
+                <w:t xml:space="preserve">Demonstration of relativistic electron beam focusing by a laser-plasma lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394716v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of fully-loaded laser-plasma accelerators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nejdl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18, pp.061301. </w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.817 - 821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.18.061301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175752v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
               </w:r>
@@ -3361,51 +3361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nejdl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kozlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3482,51 +3482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6443,51 +6443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Matheron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04107648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kabacinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-023-01165-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeandet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Jolly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Borot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bussi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.444564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Oubrerie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lahaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A. Andriyash" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00862-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03782870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L032009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Helk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasawat Jamnuch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hoffmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe2265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abf88f" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuitje" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mart&#237;nez Gil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-00424-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.10.011061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02567637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kononenko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Gilljohann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023123" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03025999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021999" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sebban" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oumbarek Espinos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loulergue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kit&#233;gi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab5fec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caizergues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003414" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090370v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaith" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oumbarek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roussel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55209-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kitegi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sebdaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9122447" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05791-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.086" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.083901" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.18.061301" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164111v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.82" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172308v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fitour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tafzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.255003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803781v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Lundh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rechatin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammoura" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben-Isma&#239;l" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS1872" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508815v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001326" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515342v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P. Hauri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.00B161" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573298v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hauri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00123-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-717T777L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474497v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Couprie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berlioux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berteaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FLS2023-TH2C1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497844v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Benabderrahmane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bielawski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FEL2019-THP048" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Blache" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-WEZPLS1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871673v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2018-THPML033" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645984v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bouvet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2017-TUPIK003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600705v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Meng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005837v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Matheron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04107648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kabacinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-023-01165-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Oubrerie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lahaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A. Andriyash" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00862-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeandet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Jolly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Borot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bussi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.444564" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03782870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L032009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Helk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasawat Jamnuch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hoffmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe2265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abf88f" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuitje" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mart&#237;nez Gil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-00424-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.10.011061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02567637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kononenko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Gilljohann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023123" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03025999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021999" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sebban" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oumbarek Espinos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loulergue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kit&#233;gi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab5fec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caizergues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003414" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090370v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaith" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oumbarek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roussel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55209-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kitegi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sebdaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9122447" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05791-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.086" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.083901" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175752v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.18.061301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164111v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.82" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172308v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fitour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tafzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.255003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803781v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Lundh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rechatin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammoura" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben-Isma&#239;l" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS1872" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508815v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001326" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515342v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P. Hauri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.00B161" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573298v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hauri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00123-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-717T777L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474497v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Couprie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berlioux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berteaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FLS2023-TH2C1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497844v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Benabderrahmane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bielawski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FEL2019-THP048" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Blache" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-WEZPLS1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871673v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2018-THPML033" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645984v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bouvet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2017-TUPIK003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600705v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Meng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005837v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>