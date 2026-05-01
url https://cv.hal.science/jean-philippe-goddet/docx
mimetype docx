--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled acceleration of GeV electron beams in an all-optical plasma waveguide</w:t>
+                <w:t xml:space="preserve">Survey of spatio-temporal couplings throughout high-power ultrashort lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosta Oubrerie</w:t>
+                <w:t xml:space="preserve">Antoine Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Leblanc</w:t>
+                <w:t xml:space="preserve">Spencer Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olena Kononenko</w:t>
+                <w:t xml:space="preserve">Antonin Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Lahaye</w:t>
+                <w:t xml:space="preserve">Benoît Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor A. Andriyash</w:t>
+                <w:t xml:space="preserve">Paul Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light Sci. Appl.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, pp.180. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.3263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41377-022-00862-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/oe.444564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323973v1</w:t>
+                <w:t xml:space="preserve">hal-03614423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of spatio-temporal couplings throughout high-power ultrashort lasers</w:t>
+                <w:t xml:space="preserve">Controlled acceleration of GeV electron beams in an all-optical plasma waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jeandet</w:t>
+                <w:t xml:space="preserve">Kosta Oubrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spencer Jolly</w:t>
+                <w:t xml:space="preserve">Adrien Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Borot</w:t>
+                <w:t xml:space="preserve">Olena Kononenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bussière</w:t>
+                <w:t xml:space="preserve">Ronan Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dumont</w:t>
+                <w:t xml:space="preserve">Igor A. Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30, pp.3263. </w:t>
+              <w:t xml:space="preserve">Light Sci. Appl.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.444564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41377-022-00862-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614423v1</w:t>
+                <w:t xml:space="preserve">hal-03323973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond soft x-ray lasing in dense collisionaly-pumped plasma</w:t>
               </w:r>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and control of main spatio-temporal couplings in a CPA laser chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Kabacinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosta Oubrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1842,295 +1842,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axiparabola: a long-focal-depth, high-resolution mirror for broadband high-intensity lasers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable High Spatio-Spectral Purity Undulator Radiation from a Transported Laser Plasma Accelerated Electron Beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Caizergues</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+                <w:t xml:space="preserve">A. Ghaith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Oumbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.44.003414⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.19020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55209-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348979v1</w:t>
+                <w:t xml:space="preserve">hal-03090370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable High Spatio-Spectral Purity Undulator Radiation from a Transported Laser Plasma Accelerated Electron Beam</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Roussel</w:t>
+                <w:t xml:space="preserve">Axiparabola: a long-focal-depth, high-resolution mirror for broadband high-intensity lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slava Smartsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Labat</w:t>
+                <w:t xml:space="preserve">Clément Caizergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Oubrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.19020. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (14), pp.3414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55209-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.44.003414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090370v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skew Quadrupole Effect of Laser Plasma Electron Beam Transport</w:t>
               </w:r>
@@ -2289,51 +2289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2914,1517 +2914,1517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of fully-loaded laser-plasma accelerators</w:t>
+                <w:t xml:space="preserve">Demonstration of relativistic electron beam focusing by a laser-plasma lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emilien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Thaury</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.18.061301⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175752v1</w:t>
+                <w:t xml:space="preserve">hal-01164362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of relativistic electron beam focusing by a laser-plasma lens</w:t>
+                <w:t xml:space="preserve">Physics of fully-loaded laser-plasma accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.6860. </w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.061301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms7860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.18.061301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164362v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Nejdl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kozlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 9 (12), pp.817 - 821. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394716v1</w:t>
+                <w:t xml:space="preserve">hal-04839991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Kozlova</w:t>
+                <w:t xml:space="preserve">All-optical Compton gamma-ray source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tafzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 6, pp.308-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2012.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839991v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical Compton gamma-ray source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled Betatron X-Ray Radiation from Tunable Optically Injected Electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amar Tafzi</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Fitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tafzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2012.82⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.255003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.255003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164111v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Betatron X-Ray Radiation from Tunable Optically Injected Electrons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Tafzi</w:t>
+                <w:t xml:space="preserve">Few femtosecond, few kiloampere electron bunch produced by a laser-plasma accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olle Lundh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ammoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben-Ismaïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.255003⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (3), pp.219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NPHYS1872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172308v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few femtosecond, few kiloampere electron bunch produced by a laser-plasma accelerator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben-Ismaïl</w:t>
+                <w:t xml:space="preserve">Observation of spectral gain narrowing in a high-order harmonic seeded soft-x-ray amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHYS1872⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (6), pp.063833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.063833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803781v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of spectral gain narrowing in a high-order harmonic seeded soft-x-ray amplifier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aberration-free high-harmonic source generated with a two-colour field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. Hauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.063833⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (2), pp.24001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/89/24001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508797v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberration-free high-harmonic source generated with a two-colour field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bessel spatial profile of a soft x-ray laser beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/89/24001⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (23), pp.231106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3515841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508825v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bessel spatial profile of a soft x-ray laser beam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fourier-limited seeded soft x-ray laser pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3515841⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (9), pp.1326-1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.35.001326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572608v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier-limited seeded soft x-ray laser pulse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+                <w:t xml:space="preserve">An optimized kHz two-colour high harmonic source for seeding free-electron lasers and plasma-based soft x-ray lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. Hauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.35.001326⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (8), pp.083033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/11/8/083033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508815v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4433,783 +4433,649 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized kHz two-colour high harmonic source for seeding free-electron lasers and plasma-based soft x-ray lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">High-order harmonic wave fronts generated with controlled astigmatic infrared laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Constance Valentin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph P. Hauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/11/8/083033⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (7), pp.B161-B166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.25.00B161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508897v1</w:t>
+                <w:t xml:space="preserve">hal-00515342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order harmonic wave fronts generated with controlled astigmatic infrared laser</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of the wave front of high order harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Morlens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.25.00B161⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (3), pp.459-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2008-00123-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515342v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the wave front of high order harmonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Rey</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental investigations o spectral and temporal properties of seede soft x-rays lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ir Al Miev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Benredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.67020B</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2008-00123-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00573298v1</w:t>
+                <w:t xml:space="preserve">hal-00275101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental investigations o spectral and temporal properties of seede soft x-rays lasers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Guilbaud</w:t>
+                <w:t xml:space="preserve">Demonstration of a spatial filtering amplifier for high-order harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Morlens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (11), pp.1498-1500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.32.001498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5219,453 +5085,453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The COXINEL Seeded Free Electron Laser Driven by the Laser Plasma Accelerator at HZDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Berlioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berteaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th ICFA Advanced Beam Dynamics Workshop on Future Light Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lucerne, Switzerland. pp.TH2C1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18429/JACoW-FLS2023-TH2C1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress Towards Laser Plasma Electron Based Free Electron Laser on COXINEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bielawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Free Electron Laser Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Hamburg, Germany. pp.THP048, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18429/JACoW-FEL2019-THP048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Laser Plasma Accelerated Electrons: A Route for Compact Free Electron Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bielawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Particle Accelerator Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Melbourne, Australia. pp.WEZPLS1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2019-WEZPLS1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Free Electron Laser Using Laser Plasma Acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5674,512 +5540,512 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berteaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Particle Accelerator Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.THPML033, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2018-THPML033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Transport on COXINEL Beam Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bielawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Particle Accelerator Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Copenhagen, Denmark. pp.TUPIK003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2017-TUPIK003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation spectrale des lasers XUV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Klisnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UVX 2010 - 10e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Porquerolles, France. pp.91-97, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/uvx/2011013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation spatio-temporelle d'un laser XUV injecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Dourdan, France. pp.51, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/uvx/2009009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6189,114 +6055,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et développement de sources laser XUV par injection d'harmoniques d'ordre élevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Ecole Polytechnique X, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00005837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId208"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6443,51 +6309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Matheron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04107648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kabacinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-023-01165-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Oubrerie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lahaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A. Andriyash" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00862-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeandet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Jolly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Borot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bussi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.444564" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03782870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L032009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Helk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasawat Jamnuch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hoffmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe2265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abf88f" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuitje" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mart&#237;nez Gil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-00424-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.10.011061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02567637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kononenko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Gilljohann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023123" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03025999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021999" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sebban" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oumbarek Espinos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loulergue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kit&#233;gi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab5fec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caizergues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003414" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090370v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaith" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oumbarek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roussel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55209-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kitegi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sebdaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9122447" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05791-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.086" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.083901" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175752v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.18.061301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164111v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.82" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172308v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fitour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tafzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.255003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803781v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Lundh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rechatin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammoura" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben-Isma&#239;l" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS1872" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508815v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001326" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515342v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P. Hauri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.00B161" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573298v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hauri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00123-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-717T777L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474497v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Couprie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berlioux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berteaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FLS2023-TH2C1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497844v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Benabderrahmane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bielawski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FEL2019-THP048" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Blache" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-WEZPLS1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871673v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2018-THPML033" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645984v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bouvet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2017-TUPIK003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600705v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Meng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005837v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Matheron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04107648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kabacinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-023-01165-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeandet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Jolly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Borot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bussi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.444564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Oubrerie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lahaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A. Andriyash" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00862-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03782870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L032009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Helk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasawat Jamnuch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hoffmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe2265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abf88f" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuitje" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mart&#237;nez Gil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-00424-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.10.011061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02567637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kononenko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Gilljohann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023123" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03025999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021999" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sebban" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oumbarek Espinos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loulergue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kit&#233;gi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab5fec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090370v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oumbarek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roussel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55209-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caizergues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003414" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kitegi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sebdaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9122447" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05791-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.086" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.083901" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.18.061301" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164111v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.82" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fitour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tafzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.255003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803781v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Lundh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rechatin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammoura" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben-Isma&#239;l" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS1872" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001326" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515342v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P. Hauri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.00B161" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573298v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hauri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00123-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-717T777L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474497v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Couprie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berlioux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berteaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FLS2023-TH2C1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497844v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Benabderrahmane" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bielawski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FEL2019-THP048" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272673v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Blache" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-WEZPLS1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871673v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2018-THPML033" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645984v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bouvet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2017-TUPIK003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600705v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Meng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005837v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>