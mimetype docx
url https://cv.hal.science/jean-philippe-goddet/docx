--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1038,831 +1038,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear ionization dynamics of hot dense plasma observed in a laser-plasma amplifier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hard X Rays from Laser-Wakefield Accelerators in Density Tailored Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Kozlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tuitje</w:t>
+                <w:t xml:space="preserve">Stephane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Martínez Gil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Tissandier</w:t>
+                <w:t xml:space="preserve">Slava Smartsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41377-020-00424-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.011061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.011061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021081v1</w:t>
+                <w:t xml:space="preserve">hal-02527030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard X Rays from Laser-Wakefield Accelerators in Density Tailored Plasmas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Gautier</w:t>
+                <w:t xml:space="preserve">COXINEL transport of laser plasma accelerated electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Oumbarek Espinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Ghaith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+                <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slava Smartsev</w:t>
+                <w:t xml:space="preserve">Charles Kitégi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.011061. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (3), pp.034001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevx.10.011061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/ab5fec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051882v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing ultrafast magnetic-field generation by current filamentation instability in femtosecond relativistic laser-matter interactions</w:t>
+                <w:t xml:space="preserve">Nonlinear ionization dynamics of hot dense plasma observed in a laser-plasma amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Raj</w:t>
+                <w:t xml:space="preserve">F. Tuitje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Kononenko</w:t>
+                <w:t xml:space="preserve">P. Martínez Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M F Gilljohann</w:t>
+                <w:t xml:space="preserve">T. Helk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Doche</w:t>
+                <w:t xml:space="preserve">J. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Davoine</w:t>
+                <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, pp.023123. </w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.023123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41377-020-00424-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567637v1</w:t>
+                <w:t xml:space="preserve">hal-03021081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring shot-to-shot variations of soft x-ray sources using aluminum foils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Tissandier</w:t>
+                <w:t xml:space="preserve">Hard X Rays from Laser-Wakefield Accelerators in Density Tailored Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Kozlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Tafzi</w:t>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slava Smartsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 91 (10), pp.103001. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.011061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0021999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevx.10.011061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025999v1</w:t>
+                <w:t xml:space="preserve">hal-03051882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard X Rays from Laser-Wakefield Accelerators in Density Tailored Plasmas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing ultrafast magnetic-field generation by current filamentation instability in femtosecond relativistic laser-matter interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Sebban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Slava Smartsev</w:t>
+                <w:t xml:space="preserve">G. Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kononenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M F Gilljohann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Doche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.011061⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.023123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.023123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527030v1</w:t>
+                <w:t xml:space="preserve">hal-02567637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COXINEL transport of laser plasma accelerated electrons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas André</w:t>
+                <w:t xml:space="preserve">Monitoring shot-to-shot variations of soft x-ray sources using aluminum foils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Kabacinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Kitégi</w:t>
+                <w:t xml:space="preserve">Amar Tafzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 62 (3), pp.034001. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (10), pp.103001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/ab5fec⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0021999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090346v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable High Spatio-Spectral Purity Undulator Radiation from a Transported Laser Plasma Accelerated Electron Beam</w:t>
               </w:r>
@@ -1982,51 +1982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axiparabola: a long-focal-depth, high-resolution mirror for broadband high-intensity lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slava Smartsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,77 +2116,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skew Quadrupole Effect of Laser Plasma Electron Beam Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Oumbarek Espinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Ghaith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kitegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2244,429 +2244,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of laser plasma accelerated electrons for light sources</w:t>
+                <w:t xml:space="preserve">Probing warm dense matter using femtosecond X-ray absorption spectroscopy with a laser-produced betatron source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. André</w:t>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Andriyash</w:t>
+                <w:t xml:space="preserve">N. Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loulergue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Labat</w:t>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roussel</w:t>
+                <w:t xml:space="preserve">F. Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.3276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03776-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05791-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763699v1</w:t>
+                <w:t xml:space="preserve">hal-01877671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward compact and ultra-intense laser-based soft x-ray lasers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of laser plasma accelerated electrons for light sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Depresseux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Tissandier</w:t>
+                <w:t xml:space="preserve">T. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/aa8aaf⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03776-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717597v1</w:t>
+                <w:t xml:space="preserve">hal-01763699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing warm dense matter using femtosecond X-ray absorption spectroscopy with a laser-produced betatron source</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Toward compact and ultra-intense laser-based soft x-ray lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dorchies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+                <w:t xml:space="preserve">Adrien Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.3276. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (1), pp.014030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05791-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/aa8aaf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877671v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bremsstrahlung gamma-ray source based on stable ionization injection of electrons into a laser wakefield accelerator</w:t>
               </w:r>
@@ -2786,51 +2786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of a Circularly Polarized Plasma-Based Soft-X-Ray Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Depresseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3214,51 +3214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Depresseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nejdl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3322,51 +3322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical Compton gamma-ray source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3374,51 +3374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tafzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, pp.308-311. </w:t>
@@ -3469,51 +3469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Betatron X-Ray Radiation from Tunable Optically Injected Electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Fitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3718,563 +3718,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of spectral gain narrowing in a high-order harmonic seeded soft-x-ray amplifier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Fourier-limited seeded soft x-ray laser pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (6), pp.063833. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (9), pp.1326-1328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.063833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.35.001326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508797v1</w:t>
+                <w:t xml:space="preserve">hal-00508815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberration-free high-harmonic source generated with a two-colour field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Observation of spectral gain narrowing in a high-order harmonic seeded soft-x-ray amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 89 (2), pp.24001. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (6), pp.063833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/89/24001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.063833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508825v1</w:t>
+                <w:t xml:space="preserve">hal-00508797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bessel spatial profile of a soft x-ray laser beam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Aberration-free high-harmonic source generated with a two-colour field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ribiere</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">C.P. Hauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97 (23), pp.231106. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (2), pp.24001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3515841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/89/24001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572608v1</w:t>
+                <w:t xml:space="preserve">hal-00508825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier-limited seeded soft x-ray laser pulse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bessel spatial profile of a soft x-ray laser beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Guilbaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+                <w:t xml:space="preserve">M. Ribiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35 (9), pp.1326-1328. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (23), pp.231106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.35.001326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3515841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508815v1</w:t>
+                <w:t xml:space="preserve">hal-00572608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimized kHz two-colour high harmonic source for seeding free-electron lasers and plasma-based soft x-ray lasers</w:t>
               </w:r>
@@ -4286,64 +4286,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. Hauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4407,77 +4407,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4522,307 +4522,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order harmonic wave fronts generated with controlled astigmatic infrared laser</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of the wave front of high order harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph P. Hauri</w:t>
+                <w:t xml:space="preserve">C. Hauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Morlens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.25.00B161⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (3), pp.459-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2008-00123-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515342v1</w:t>
+                <w:t xml:space="preserve">hal-00573298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the wave front of high order harmonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-order harmonic wave fronts generated with controlled astigmatic infrared laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Morlens</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rey</w:t>
+                <w:t xml:space="preserve">Christoph P. Hauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2008-00123-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (7), pp.B161-B166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.25.00B161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00573298v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental investigations o spectral and temporal properties of seede soft x-rays lasers</w:t>
               </w:r>
@@ -4847,51 +4847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Benredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4946,64 +4946,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of a spatial filtering amplifier for high-order harmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Morlens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5112,51 +5112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The COXINEL Seeded Free Electron Laser Driven by the Laser Plasma Accelerator at HZDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5246,51 +5246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress Towards Laser Plasma Electron Based Free Electron Laser on COXINEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5380,51 +5380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Laser Plasma Accelerated Electrons: A Route for Compact Free Electron Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5501,64 +5501,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Free Electron Laser Using Laser Plasma Acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5635,51 +5635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Transport on COXINEL Beam Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5808,51 +5808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5916,64 +5916,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation spatio-temporelle d'un laser XUV injecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6309,51 +6309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Matheron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04107648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kabacinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-023-01165-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeandet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Jolly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Borot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bussi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.444564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Oubrerie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lahaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A. Andriyash" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00862-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03782870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L032009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Helk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasawat Jamnuch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hoffmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe2265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abf88f" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuitje" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mart&#237;nez Gil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-00424-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.10.011061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02567637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kononenko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Gilljohann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023123" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03025999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021999" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sebban" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oumbarek Espinos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loulergue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kit&#233;gi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab5fec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090370v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oumbarek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roussel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55209-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caizergues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003414" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kitegi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sebdaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9122447" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05791-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.086" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.083901" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.18.061301" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164111v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.82" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fitour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tafzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.255003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803781v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Lundh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rechatin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammoura" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben-Isma&#239;l" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS1872" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001326" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515342v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P. Hauri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.00B161" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573298v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hauri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00123-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-717T777L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474497v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Couprie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berlioux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berteaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FLS2023-TH2C1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497844v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Benabderrahmane" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bielawski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FEL2019-THP048" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272673v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Blache" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-WEZPLS1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871673v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2018-THPML033" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645984v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bouvet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2017-TUPIK003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600705v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Meng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005837v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Matheron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04107648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kabacinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-023-01165-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeandet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Jolly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Borot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bussi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.444564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Oubrerie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lahaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A. Andriyash" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00862-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03782870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L032009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Helk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasawat Jamnuch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hoffmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe2265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abf88f" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sebban" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011061" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oumbarek Espinos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loulergue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kit&#233;gi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab5fec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021081v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuitje" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mart&#237;nez Gil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-00424-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.10.011061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02567637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kononenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Gilljohann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023123" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03025999v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021999" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090370v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oumbarek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roussel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55209-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caizergues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003414" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kitegi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sebdaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9122447" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05791-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.086" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.083901" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.18.061301" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164111v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.82" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fitour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tafzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.255003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803781v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Lundh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rechatin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammoura" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben-Isma&#239;l" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS1872" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508815v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001326" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573298v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hauri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00123-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-717T777L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515342v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P. Hauri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.00B161" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474497v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Couprie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berlioux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berteaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FLS2023-TH2C1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497844v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Benabderrahmane" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bielawski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FEL2019-THP048" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272673v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Blache" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-WEZPLS1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871673v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2018-THPML033" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645984v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bouvet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2017-TUPIK003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600705v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Meng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005837v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>