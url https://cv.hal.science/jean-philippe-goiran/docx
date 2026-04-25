--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -742,295 +742,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double tombolo formation by regressive barrier widening and landside submergence: The case of Orbetello, Italy</w:t>
+                <w:t xml:space="preserve">Growth of the sandy isthmus of Tyre and ensuing relocation of its harbors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Conforti</w:t>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Preusser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Vitale</w:t>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2024.107415⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 324, pp.108463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745189v1</w:t>
+                <w:t xml:space="preserve">hal-04372570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of the sandy isthmus of Tyre and ensuing relocation of its harbors</w:t>
+                <w:t xml:space="preserve">Double tombolo formation by regressive barrier widening and landside submergence: The case of Orbetello, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Conforti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur de Graauw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">Frank Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+                <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 324, pp.108463. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.107415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2024.107415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372570v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrouver les ports perdus de la civilisation étrusque</w:t>
               </w:r>
@@ -1295,282 +1295,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et paléogéographie des paysages côtiers d’Orbetello (Toscane)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of fluvio-coastal dynamics in the Tiber delta during the Roman period: using an integrated waterways system to cope with environmental challenges at Ostia and Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Strutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Mladenović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino di Archeologia on line</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.105-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12685-023-00324-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04132201v1</w:t>
+                <w:t xml:space="preserve">hal-04097434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of fluvio-coastal dynamics in the Tiber delta during the Roman period: using an integrated waterways system to cope with environmental challenges at Ostia and Portus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histoire et paléogéographie des paysages côtiers d’Orbetello (Toscane)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Keay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adele Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Leporati Persiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water History</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bollettino di Archeologia on line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XIV (1), pp.163-183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097434v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04132201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of landforms and buried sedimentary deposits during the growth of the Aceh River delta (Sumatra, Indonesia)</w:t>
               </w:r>
@@ -1684,161 +1684,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial and coastal landform changes in the Aceh River delta (Northern Sumatra) during the century leading to the 2004 Indian Ocean Tsunami</w:t>
+                <w:t xml:space="preserve">Fingerprinting sources of beach sands by grain-size, using mid-infrared spectroscopy (MIRS) and portable XRF. Implications for coastal recovery along a tsunami-struck delta coastline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Meilianda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Tricot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ella Meilianda</w:t>
+                <w:t xml:space="preserve">Nazli Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (5), pp.1127-1146. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, pp.106639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.5292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472132v1</w:t>
+                <w:t xml:space="preserve">hal-03783838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches archéologiques franco-albanaises de Dyrrachium : résultats de la campagne de 2022</w:t>
               </w:r>
@@ -1952,2311 +1952,2311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03916460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting sources of beach sands by grain-size, using mid-infrared spectroscopy (MIRS) and portable XRF. Implications for coastal recovery along a tsunami-struck delta coastline</w:t>
+                <w:t xml:space="preserve">Calibration of short-wave infraRed (SWIR) hyperspectral imaging using diffuse reflectance infrared Fourier transform spectroscopy (DRIFTS) to obtain continuous logging of mineral abundances along sediment cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nazli Ismail</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106639⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 428, pp.106062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2021.106062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783838v1</w:t>
+                <w:t xml:space="preserve">hal-03505951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of short-wave infraRed (SWIR) hyperspectral imaging using diffuse reflectance infrared Fourier transform spectroscopy (DRIFTS) to obtain continuous logging of mineral abundances along sediment cores</w:t>
+                <w:t xml:space="preserve">Fluvial and coastal landform changes in the Aceh River delta (Northern Sumatra) during the century leading to the 2004 Indian Ocean Tsunami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vittori</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">Camille Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Meilianda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 428, pp.106062. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (5), pp.1127-1146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2021.106062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.5292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505951v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude archéologique du môle nord‑sud de Portus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrared spectroscopic investigations of the Northern Mole of Portus, the Ancient harbour of Rome. Insights for stratigraphy and provenance of raw materials for construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
+                <w:t xml:space="preserve">Carlo Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Frumenti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephen Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.3238⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean archaeology and archaeometry journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5057562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03504790v1</w:t>
+                <w:t xml:space="preserve">hal-03337663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des matériaux de construction bruts de Portus par la Spectroscopie Moyen InfraRouge (SMIR)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Paleoenvironmental Evolution and Sea Level Change in Saronikos Gulf (Aegean Sea, Greece): Evidence from the Piraeus Coastal Plain and Elefsis Bay Sedimentary Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria V Triantaphyllou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Rosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Keay</w:t>
+                <w:t xml:space="preserve">Theodora Tsourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Kay</w:t>
+                <w:t xml:space="preserve">Katerina Kouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Koukousioura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita D Dimiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.3278⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.1621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13121621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780972v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Sea Level at Tyre During Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hany Kahwagi-Janho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21, pp.305-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoenvironmental Evolution and Sea Level Change in Saronikos Gulf (Aegean Sea, Greece): Evidence from the Piraeus Coastal Plain and Elefsis Bay Sedimentary Records</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Evidence from the Piraeus coastal plain and Elefsis bay sedimentary y records. Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Triantaphyllou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodora Tsourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">K Kouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olga Koukousioura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita D Dimiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (12), pp.1621. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03278935v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectroscopic investigations of the Northern Mole of Portus, the Ancient harbour of Rome. Insights for stratigraphy and provenance of raw materials for construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">Étude archéologique du môle nord‑sud de Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Frumenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Mimmo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean archaeology and archaeometry journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5057562⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.3238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337663v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence from the Piraeus coastal plain and Elefsis bay sedimentary y records. Water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margarita D Dimiza</w:t>
+                <w:t xml:space="preserve">Analyses des matériaux de construction bruts de Portus par la Spectroscopie Moyen InfraRouge (SMIR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.3278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03905570v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités en 2018-2019 de l'antenne CNRS d'Archéorient à Jalès. Aperçu de la plate-forme sédimentologique, un outil pour la reconstitution des paysages anciens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">Reconstruction of the Tiber Deltaic stratigraphic successions near Ostia using the PADM chart and tracking of the bedload-derived facies (Rome, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barge</w:t>
+                <w:t xml:space="preserve">Brice Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 365, pp.107227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02538147v1</w:t>
+                <w:t xml:space="preserve">hal-03045715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the Tiber Deltaic stratigraphic successions near Ostia using the PADM chart and tracking of the bedload-derived facies (Rome, Italy)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+                <w:t xml:space="preserve">Activités en 2018-2019 de l'antenne CNRS d'Archéorient à Jalès. Aperçu de la plate-forme sédimentologique, un outil pour la reconstitution des paysages anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Pleuger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045715v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02538147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of rock-cut fish tanks evidence along the Tyre coast of Lebanon. Implication for ancient sea-level reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeogeographical and palaeoenvironmental reconstruction of the Medjerda delta (Tunisia) during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fouache</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Mazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.263-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02538104v1</w:t>
+                <w:t xml:space="preserve">halshs-02265060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the maritime façade of Utica: The potential location of the Phoenician and Roman harbours</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Abichou</w:t>
+                <w:t xml:space="preserve">Automatic detection of the Cyprideis torosa (Jones, 1856) sieve pores from backscattered Electron Scanning Electron Microscopy images and development of morphometric tools for their shape identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2019.04.007⟩</w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 153, pp.101782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2019.101782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111914v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeogeographical and palaeoenvironmental reconstruction of the Medjerda delta (Tunisia) during the Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Pleuger</w:t>
+                <w:t xml:space="preserve">Exploration of the maritime façade of Utica: The potential location of the Phoenician and Roman harbours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Mazzini</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Delile</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Abichou</w:t>
+                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.017⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 511, pp.140-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-02265060v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02161800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of the Cyprideis torosa (Jones, 1856) sieve pores from backscattered Electron Scanning Electron Microscopy images and development of morphometric tools for their shape identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vittori</w:t>
+                <w:t xml:space="preserve">Palaeogeographical and palaeoenvironmental reconstruction of the Medjerda delta (Tunisia) during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Chardon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">J.-Ph. Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2019.101782⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.263-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324923v1</w:t>
+                <w:t xml:space="preserve">hal-03111907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the maritime façade of Utica: The potential location of the Phoenician and Roman harbours</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugo Delile</w:t>
+                <w:t xml:space="preserve">Dredging and canal gate technologies in Portus, the ancient harbour of Rome, reconstructed from event stratigraphy and multi-proxy sediment analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lisé-Pronovost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
+                <w:t xml:space="preserve">G. St-Onge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Abichou</w:t>
+                <w:t xml:space="preserve">A. Herries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 511, pp.140-152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2019.04.007⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 511, pp.79-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02161800v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dredging and canal gate technologies in Portus, the ancient harbour of Rome, reconstructed from event stratigraphy and multi-proxy sediment analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Goiran</w:t>
+                <w:t xml:space="preserve">Preliminary results of rock-cut fish tanks evidence along the Tyre coast of Lebanon. Implication for ancient sea-level reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. St-Onge</w:t>
+                <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Herries</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967435v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02538104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeogeographical and palaeoenvironmental reconstruction of the Medjerda delta (Tunisia) during the Holocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of the maritime façade of Utica: The potential location of the Phoenician and Roman harbours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.017⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 511, pp.140 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03111907v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic resilience of Carthage during the Punic Wars: Insights from sediments of the Medjerda delta around Utica (Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4327,1857 +4327,1869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of the Roman port-city of Ostia: Fluvio-coastal mobility, urban development and resilience</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A quoi ressemblait Portus ? Un débat enfin résolu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 390, pp.34-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674275v1</w:t>
+                <w:t xml:space="preserve">halshs-01966397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarcheologia di Ostia : Una città fuviale tra mare e laguna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+                <w:t xml:space="preserve">The contribution of geochemistry to ancient harbor geoarcheology: The example of Ostia Antica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Romanum Belgicum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 193, pp.170-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967449v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of geochemistry to ancient harbor geoarcheology: The example of Ostia Antica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative Sea Level Variations at Alexandria (Nile Delta, Egypt) over the Last Millennia: Archaeological Implications for the Ancient Harbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdy Torab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.06.019⟩</w:t>
+              <w:t xml:space="preserve">Ägypten und Levante / Egypt and the Levant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.219-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1553/AEundL28s219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869227v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02119961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quoi ressemblait Portus ? Un débat enfin résolu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geoarcheologia di Ostia : Una città fuviale tra mare e laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittori Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noirot Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 390, pp.34-35</w:t>
+              <w:t xml:space="preserve">Forum Romanum Belgicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01966397v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Sea Level Variations at Alexandria (Nile Delta, Egypt) over the Last Millennia: Archaeological Implications for the Ancient Harbour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geoarchaeology of the Roman port-city of Ostia: Fluvio-coastal mobility, urban development and resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ägypten und Levante / Egypt and the Levant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177, pp.265-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2017.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1553/AEundL28s219⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02119961v1</w:t>
+                <w:t xml:space="preserve">hal-01674275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces de Strabon : dans les paysages des cités antiques d'Ionie</w:t>
+                <w:t xml:space="preserve">Geoarchaeology of Portus Mareoticus: Ancient Alexandria's lake harbour (Nile Delta, Egypt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tardy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena El-Assal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Shaalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.669-681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01672493v1</w:t>
+                <w:t xml:space="preserve">halshs-01676710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of Portus Mareoticus: Ancient Alexandria's lake harbour (Nile Delta, Egypt)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nick Marriner</w:t>
+                <w:t xml:space="preserve">Long-Term Interactions between the Roman City of Ostia and Its Paleomeander, Tiber Delta, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simona Pannuzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (2), pp.215-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01676710v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01411253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record of human activities in the Pb isotopes signatures of coastal sediments from the Roman archaeological site of Cala Francese, Cape Corsica (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lechenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Otten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12, pp.770-781. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01676708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Interactions between the Roman City of Ostia and Its Paleomeander, Tiber Delta, Italy</w:t>
+                <w:t xml:space="preserve">A “palaeoenvironmental age-depth model” to interpret sedimentary sequences in harbour context (Portus, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlo Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (2), pp.167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.8011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gea.21589⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01411253v1</w:t>
+                <w:t xml:space="preserve">hal-01674276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “palaeoenvironmental age-depth model” to interpret sedimentary sequences in harbour context (Portus, Italy)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+                <w:t xml:space="preserve">Sur les traces de Strabon : dans les paysages des cités antiques d'Ionie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.8011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01674276v1</w:t>
+                <w:t xml:space="preserve">halshs-01672493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rome’s urban history inferred from Pb-contaminated waters trapped in its ancient harbor basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Keenan-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114 (38), pp.10059 - 10064. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1706334114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01672991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynology and ostracodology at the Roman port of ancient Ostia (Rome, Italy)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Mazzini</w:t>
+                <w:t xml:space="preserve">Connecting Portus with Ostia: preliminary results of a geoarchaeological study of the navigable canal on the Isola Sacra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pepe</w:t>
+                <w:t xml:space="preserve">Kris D. Strutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Pleuger</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Millett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (9), pp.1502-1512</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, LES PORTS DANS L'ESPACE MÉDITERRANÉEN ANTIQUE, 44 (Supplément 44), pp.293-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384999v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geochemical and sedimentological perspective of the life cycle of Neapolis harbor (Naples, southern Italy)</w:t>
+                <w:t xml:space="preserve">A lead isotope perspective on urban development in ancient Naples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Goiran</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Keenan-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Romano</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.08.026⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (22), pp.6148-6153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1600893113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111927v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lead isotope perspective on urban development in ancient Naples</w:t>
+                <w:t xml:space="preserve">A geochemical and sedimentological perspective of the life cycle of Neapolis harbor (Naples, southern Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Duncan Keenan-Jones</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud-Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1600893113⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 150, pp.84-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111924v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting Portus with Ostia: preliminary results of a geoarchaeological study of the navigable canal on the Isola Sacra</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kris D. Strutt</w:t>
+                <w:t xml:space="preserve">Palynology and ostracodology at the Roman port of ancient Ostia (Rome, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin J. Millett</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, LES PORTS DANS L'ESPACE MÉDITERRANÉEN ANTIQUE, 44 (Supplément 44), pp.293-303</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (9), pp.1502-1512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01424316v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie du bassin portuaire d'Ostie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6186,163 +6198,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, LES PORTS DANS L'ESPACE MÉDITERRANÉEN ANTIQUE, 44, pp.305-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01420462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene pollen record from Fiume Morto (Dead River), a palaeomeander of Tiber River near Ancient Ostia (central Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6357,3161 +6369,3161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56, pp.173-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Development and Characteristics of Ancient Harbours—Applying the PADM Chart to the Case Studies of Ostia and Portus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferreol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (9), pp.e0162587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0162587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01411229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canal through time: towards a multidisciplinary and holistic approach of water systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Berger</w:t>
+                <w:t xml:space="preserve">The Geoarchaeology of Utica, Tunisia: The Paleogeography of the Mejerda Delta and Hypotheses Concerning the Location of the Ancient Harbor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (4), pp.291-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195745v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01166837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porto di Ostia : Ecco il porto che non c’era</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental imprints of landscape evolution and human activities during the Holocene in a small catchment of the Calanques Massif (Cassis, southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Palumbi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Empereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeo : Attualità del Passato</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (9), pp.1454-1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683615585838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248444v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques géomorphologiques et typologie géoarchéologique des ports antiques en contextes lagunaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenaelle Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (2), pp.7215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.7215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geoarchaeology of Utica, Tunisia: The Paleogeography of the Mejerda Delta and Hypotheses Concerning the Location of the Ancient Harbor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
+                <w:t xml:space="preserve">Palaeoenvironmental evolution of the ancient lagoon of Ostia Antica (Tiber delta, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pannuzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gea.21514⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.374-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01166837v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental imprints of landscape evolution and human activities during the Holocene in a small catchment of the Calanques Massif (Cassis, southern France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Empereur</w:t>
+                <w:t xml:space="preserve">Demise of a harbor: a geochemical chronicle from Ephesus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683615585838⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.202-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116129v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01099871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoenvironmental evolution of the ancient lagoon of Ostia Antica (Tiber delta, Italy)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Salomon</w:t>
+                <w:t xml:space="preserve">Canal through time: towards a multidisciplinary and holistic approach of water systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.09-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.06.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01248436v1</w:t>
+                <w:t xml:space="preserve">hal-02195745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demise of a harbor: a geochemical chronicle from Ephesus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porto di Ostia : Ecco il porto che non c’era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Christiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Palumbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archeo : Attualità del Passato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 366 (Agosto 2015), pp.50-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01099871v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A harbour–canal at Portus: a geoarchaeological approach to the Canale Romano: Tiber delta, Italy</w:t>
+                <w:t xml:space="preserve">Ostie et l’embouchure du Tibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+                <w:t xml:space="preserve">Antonia Arnoldus-Huyzendveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100426v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of Alexandria (Egypt): 8,000 Years of Coastal Evolution</w:t>
+                <w:t xml:space="preserve">Géoarchéologie du port maritime d'Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbonel P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Empereur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Byzas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Harbors and Harbor Cities in the Eastern Mediterranean from Antiquity to the Byzantine Period: Recent Discoveries and Current Approaches, 19 (2), pp.727-741</w:t>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Géoarchéologie des ports antiques, 130, pp.26-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01979104v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Modeling of the Roman Harbor of Portus in the Tiber Delta: The Impact of the North-Eastern Channel on Current and Sediment Dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoarchaeology confirms location of the ancient harbour basin of Ostia (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Mazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gea.21485⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.389-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100126v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01009240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostie et l’embouchure du Tibre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+                <w:t xml:space="preserve">Geoarchaeological results from the harbor of Taposiris and implications concerning the construction of the harbor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ägypten und Levante / Egypt and the Levant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXII-XXIII, pp.383-394</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01856824v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie du port maritime d'Alexandrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamic Modeling of the Roman Harbor of Portus in the Tiber Delta: The Impact of the North-Eastern Channel on Current and Sediment Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Empereur</w:t>
+                <w:t xml:space="preserve">Hervé Tronchere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (5), pp.357-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100120v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeological results from the harbor of Taposiris and implications concerning the construction of the harbor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Millet</w:t>
+                <w:t xml:space="preserve">Was the Piraeus peninsula (Greece) a rocky island? Detection of pre-Holocene rocky relief with borehole data and resistivity tomography analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Apostolopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ägypten und Levante / Egypt and the Levant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, XXII-XXIII, pp.383-394</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.412-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058528v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology confirms location of the ancient harbour basin of Ostia (Italy)</w:t>
+                <w:t xml:space="preserve">L’île du Pirée : quand les géographes du XXIe siècle valident une assertion du savant grec Strabon vieille de 2000 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Apostolopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Triantaphyllou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Geoarcheologie des ports antiques, 130, pp.24-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-01009240v1</w:t>
+                <w:t xml:space="preserve">halshs-01100489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Was the Piraeus peninsula (Greece) a rocky island? Detection of pre-Holocene rocky relief with borehole data and resistivity tomography analysis</w:t>
+                <w:t xml:space="preserve">Geochemical investigation of a sediment core from the Trajan basin at Portus, the harbor of ancient Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Apostolopoulos</w:t>
+                <w:t xml:space="preserve">H Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Mazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Arnaud-Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.34 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100117v1</w:t>
+                <w:t xml:space="preserve">halshs-01099838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical investigation of a sediment core from the Trajan basin at Portus, the harbor of ancient Rome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I Mazzini</w:t>
+                <w:t xml:space="preserve">Lead in ancient Rome's city waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Albarède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.01.002⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (18), pp.6594-6599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1400097111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01099838v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01099828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’île du Pirée : quand les géographes du XXIe siècle valident une assertion du savant grec Strabon vieille de 2000 ans</w:t>
+                <w:t xml:space="preserve">Geoarchaeology of Alexandria (Egypt): 8,000 Years of Coastal Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maria Triantaphyllou</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Geoarcheologie des ports antiques, 130, pp.24-26</w:t>
+              <w:t xml:space="preserve">Byzas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Harbors and Harbor Cities in the Eastern Mediterranean from Antiquity to the Byzantine Period: Recent Discoveries and Current Approaches, 19 (2), pp.727-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01100489v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01979104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead in ancient Rome's city waters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+                <w:t xml:space="preserve">A harbour–canal at Portus: a geoarchaeological approach to the Canale Romano: Tiber delta, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Roman canals studies, 6 (1), pp.31-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1400097111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01099828v1</w:t>
+                <w:t xml:space="preserve">hal-01100426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative sea level changes during Roman times in the Northwest Mediterranean: the 1st century AD fish tank of Forum Julii, Fréjus, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Excoffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28, pp.363-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/gea.21444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tephrochronological study in the Maccarese lagoon (near Rome, Italy) : Identification of Holocene tephra layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 ((1):), pp.65-74 (IF 1,089). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.6494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique syro-française de Ras Shamra – Ougarit en 2009 et 2010 (69e et 70e campagnes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Matoïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Al-Maqdissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Haydar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khozama Al-Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 90, pp.439-478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/syria.1954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of an ancient river harbour: Avaris and and the Pzlusiac branch</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tronchere</w:t>
+                <w:t xml:space="preserve">Characteristics of the Canale di Communicazione Traverso in Portus: the Roman maritime harbour below fluvial influence (Tiber delta, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferreol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1, pp.23-36. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 1, pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9701⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01223857v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01233189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of the Canale di Communicazione Traverso in Portus: the Roman maritime harbour below fluvial influence (Tiber delta, Italy)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugo Delile</w:t>
+                <w:t xml:space="preserve">Geoarchaeology of an ancient river harbour: Avaris and and the Pzlusiac branch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Preusser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1, pp.75-90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9754⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 1, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01233189v1</w:t>
+                <w:t xml:space="preserve">halshs-01223857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Canale di Comunicazione Traverso in Portus: the Roman sea harbour under river influence (Tiber delta, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9520,180 +9532,180 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1, pp.75-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.9754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01099942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port antique d’Ostie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9702,4134 +9714,4078 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01856823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient harbours and Holocene morphogenesis of the Ras Ibn Hani peninsula (Latakia, Syria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Matoïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Al-Maqdissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78, p. 35-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of the Claudian and Trajan ports at Portus, on the Tiber river delta</w:t>
+                <w:t xml:space="preserve">Portus altitudes de structures archéologiques par rapport au niveau marin antique (Secteur : Magazzini di Traiano et Darsena)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 123-1, pp.157 - 236. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 123 (1), pp.288 - 294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mefra.491⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01856812v1</w:t>
+                <w:t xml:space="preserve">halshs-01856912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piraeus, the ancient island of Athens: Evidence from Holocene sediments and historical archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Triantaphyllou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (6), pp.531-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00966548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portus altitudes de structures archéologiques par rapport au niveau marin antique (Secteur : Magazzini di Traiano et Darsena)</w:t>
+                <w:t xml:space="preserve">Geoarchaeology of the Claudian and Trajan ports at Portus, on the Tiber river delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 123 (1), pp.288 - 294</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 123-1, pp.157 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01856912v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoenvironmental reconstruction of the ancient harbors of Rome: Claudius and Trajan's marine harbors on the Tiber delta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géoarchéologie des ports antiques de Syrie et observations des variations relatives du niveau marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al-Maqdissi Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 216 (1), pp.3-13</w:t>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87, pp.47 - 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00593114v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01857003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal and ancient harbour geoarchaeology</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission syro-française de Ras Shamra-Ougarit en 2007 et 2008 (67e et 68e campagnes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Al-Maqdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khozama Al-Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87, p. 21-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2451.2010.00740.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01856813v1</w:t>
+                <w:t xml:space="preserve">halshs-01258070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie des ports antiques de Syrie et observations des variations relatives du niveau marin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Geyer</w:t>
+                <w:t xml:space="preserve">Delta du Tibre. Campagne de carottage 2009 : géoarchéologie des canaux de Portus : l’exemple du Canale Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Millett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 87, pp.47 - 49</w:t>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 122 (1), pp.263 - 267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01857003v1</w:t>
+                <w:t xml:space="preserve">halshs-01856925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission syro-française de Ras Shamra-Ougarit en 2007 et 2008 (67e et 68e campagnes)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Benech</w:t>
+                <w:t xml:space="preserve">Palaeoenvironmental reconstruction of the ancient harbors of Rome: Claudius and Trajan's marine harbors on the Tiber delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 87, p. 21-51</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 216 (1), pp.3-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01258070v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00593114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delta du Tibre. Campagne de carottage 2009 : géoarchéologie des canaux de Portus : l’exemple du Canale Romano</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coastal and ancient harbour geoarchaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (1), pp.21 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2451.2010.00740.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01856925v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed fauna sheds new light on relative sea-level changes in the ancient harbour of Portus (Rome)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tronchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Collalelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 112, pp.59 - 67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mediterranee.3177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01856900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delta du Tibre. Campagne de carottage 2008 : étude des canaux de Portus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Ballantyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evi Margaritis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 121 (1), pp.314 - 317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/mefr.2009.10540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01856932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander the Great's tombolos at Tyre and Alexandria, eastern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 100 (3-4), pp.377 - 400. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2008.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01856815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portus. La question de la localisation des ouvertures du port de Claude : approche géomorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tronchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 120 (1), pp.217 - 228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/mefr.2008.10433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01856955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports antiques en Méditerranée : approche géoarchéologique, problématiques, méthodes, terminologie et études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Djeghri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du Littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Ressources et Activités Maritimes des peuples de l'Antiquité, 2 (6), pp.473-793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01757546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarcheology of Avaris: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tronchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferreol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ägypten und Levante / Egypt and the Levant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18, pp.327-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00660644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Alexandria's Heptastadion on coastal hydro-sedimentary dynamics during the Hellenistic period: a numerical modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36 (1), pp.167-176. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-9270.2006.00131.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutant lead reveals the pre-Hellenistic occupation and ancient growth of Alexandria, Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006GL025824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological evolution of Alexandria’s maritime façade during the past 6000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abd el-Maguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Espic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 104, pp.61 - 64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mediterranee.2132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01856820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie des ports antiques en Méditerranée : problématiques et études de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse archéologique et approches paléoenvironnementales : l'exemple du port de Kition-Bamboula (Larnaca, Chypre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Morhange</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (1), pp.253 - 272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/cchyp.2003.1439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00092115v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarcheology of ancient mediterranean harbours</w:t>
+                <w:t xml:space="preserve">Géoarchéologie des ports antiques en Méditerranée : problématiques et études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chr. Morhange</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 11 (2), pp.647-669</w:t>
+              <w:t xml:space="preserve">Topoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, XI, pp.647-669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01061154v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00092115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse archéologique et approches paléoenvironnementales : l'exemple du port de Kition-Bamboula (Larnaca, Chypre)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoarcheology of ancient mediterranean harbours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chr. Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11 (2), pp.647-669</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/cchyp.2003.1439⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01856933v1</w:t>
+                <w:t xml:space="preserve">halshs-01061154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité des milieux littoraux de Cumes, Champs Phlégréens, Campanie, Italie du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-F. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bui Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 1-2, pp.71-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00092095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Holocene paleo-environmental evolution and coastline changes of Kition, Larnaca, Cyprus, Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 170 (1-2), pp.205-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0025-3227(00)00075-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01856975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution holocène des littoraux d'Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 1-2, pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00092112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sédimentologiques et biologiques sur le tombolo et dans le port antique d'Alexandrie, Egypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 123, pp.560-566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00092090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data on historical relative sea level movements in Pozzuoli, phlaegrean fields, Southern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laborel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giallanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 24 (4), pp.349 - 354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1464-1895(99)00040-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01856976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3000 ans de modification des environnements littoraux à Kition-Bamboula, Larnaca, Chypre, Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kabouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 10 (2-3), pp.133-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/quate.1999.1637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00091964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruire le paysage littoral de la cité étrusque de Populonia au cours de l’Holocène par la géoarchéologie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Where rivers meet the sea: multimodal harbour systems in the ancient Mediterranean, a geoarchaeological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéométrie 2025 - XXVe colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 6273 CRAHAM; UMR 6266 IDEES; GMPCA, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">River Ecologies and Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Goodson, Apr 2026, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042744v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet réservoir local en mer Méditerranée : Posidonie vs coquilles ? Implications géoarchéologiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Cavero</w:t>
+                <w:t xml:space="preserve">Mutations environnementales, urbaines et portuaires à Burgaz (Cnide, péninsule de Datça, Turquie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Leidwanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème journée REFRAIN : RÉseau Francophone du Radiocarbone et autres cosmonucléides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, christine oberlin; Olivier Tombret, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les 45èmes Rencontres internationales d’Histoire et d’Archéologie de Nice Côte d’Azur. Océans, littoraux, îles et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465955v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux regards sur le port circulaire de Carthage : l’apport de la géoarchéologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoarchaeological insights into the redevelopment of Alexandria’s ancient harbours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'archéologie portuaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Souen Fontaine; Kalliopi Baika; Jimmy Mouchard, Nov 2025, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Alexandria and the Sea II: Continuity and Change from Ptolemaic to Roman Alexandria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford Centre for Maritime Archaeology, Sep 2025, Oxford (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05376294v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05240255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie des ports antiques – méthodologie et étude de cas</w:t>
+                <w:t xml:space="preserve">Géoarchéologie des ports antiques d’Utique, Carthage et Tyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lieu de commerce et patrimoine culturel mondial L'ancienne ville portuaire de Carthage &amp; Tunis dans la tradition archéologique ainsi que dans les récits de voyage et des images historiques de l'époque moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Burghart Schmidt &amp; Christine Lorenz-Lossin (Universität Vechta); Karin Sion-Jenkis (Université Bordeaux Montaigne); Ghazi Gherairi (Université de Carthage), Sep 2025, Carthage, Tunisie</w:t>
+              <w:t xml:space="preserve">La coopération archéologique tuniso-française : nouvelles orientations, nouveaux résultats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Gammarth, Tunisia, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05240155v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05240184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations environnementales, urbaines et portuaires à Burgaz (Cnide, péninsule de Datça, Turquie)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justin Leidwanger</w:t>
+                <w:t xml:space="preserve">Geomorphology of the Tyre tombolo: implications for the location of ancient harbours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 45èmes Rencontres internationales d’Histoire et d’Archéologie de Nice Côte d’Azur. Océans, littoraux, îles et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">14th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440209v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology of the Tyre tombolo: implications for the location of ancient harbours</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+                <w:t xml:space="preserve">Nouveaux regards sur le port circulaire de Carthage : l’apport de la géoarchéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire d'archéologie portuaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Souen Fontaine; Kalliopi Baika; Jimmy Mouchard, Nov 2025, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466284v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05376294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie des ports antiques d’Utique, Carthage et Tyr</w:t>
+                <w:t xml:space="preserve">Géoarchéologie des ports antiques – méthodologie et étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La coopération archéologique tuniso-française : nouvelles orientations, nouveaux résultats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Gammarth, Tunisia, Tunisie</w:t>
+              <w:t xml:space="preserve">Lieu de commerce et patrimoine culturel mondial L'ancienne ville portuaire de Carthage &amp; Tunis dans la tradition archéologique ainsi que dans les récits de voyage et des images historiques de l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Burghart Schmidt &amp; Christine Lorenz-Lossin (Universität Vechta); Karin Sion-Jenkis (Université Bordeaux Montaigne); Ghazi Gherairi (Université de Carthage), Sep 2025, Carthage, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05240184v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05240155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeological insights into the redevelopment of Alexandria’s ancient harbours</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet réservoir local en mer Méditerranée : Posidonie vs coquilles ? Implications géoarchéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alexandria and the Sea II: Continuity and Change from Ptolemaic to Roman Alexandria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford Centre for Maritime Archaeology, Sep 2025, Oxford (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">12ème journée REFRAIN : RÉseau Francophone du Radiocarbone et autres cosmonucléides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, christine oberlin; Olivier Tombret, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05240255v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining tales, historical maps and geoscience to shade light on the old harbors along the northern tip of Sumatra (9th-18th century).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13851,110 +13807,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomy Afrizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazli Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Nice 2025 : Océans, littoraux, îles et sociétés : fluctuations environnementales, activités humaines et défis socio-environnementaux à travers le temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tatiana Theodoropoulou; Alexandra Bivolaru; Nicolas Naudinot, Oct 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie du bassin portuaire primitif de l’Ancienne-Knidos (péninsule de Datça, sud-ouest de la Turquie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13963,636 +13919,636 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et environnement des sociétés anciennes du Proche-Orient et de la Méditerranée de la Préhistoire au Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée IMU 2025 - Penser l'avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ancient Harbours of Portus and Utica: The Delta-Port Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approaches to the Roman Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caroline Goodson, Mar 2025, American Academy in Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geoarchaeological and Palaeoenvironmental Project in the Coastal Areas Surrounding Cosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Pili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cocquyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cosa: Past, Present, and Future – A Conference in Honor of Russell T. Scott</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andrea U. De Giorgi; Maximilian Rönnberg, May 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled natural and human induced environmental history during the Holocene in Utica (Tunisia): lipid biomarkers and metal pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruire le paysage littoral de la cité étrusque de Populonia au cours de l’Holocène par la géoarchéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Goyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio López-Cilla</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yolanda Sánchez-Palencia</w:t>
+                <w:t xml:space="preserve">Gilles van Heems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX International Symposium on Marine Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Valencia (Spain), Spain</w:t>
+              <w:t xml:space="preserve">Archéométrie 2025 - XXVe colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6273 CRAHAM; UMR 6266 IDEES; GMPCA, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892384v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello) – Co-évolution de la ville d’Orbetello et de sa lagune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées IMU 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LABEX IMU, UDL, ANR, Apr 2024, Lyon (ENS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie côtière à Tyr (Liban) : paléogéographie de l'île, variations du niveau marin et bassins portuaires antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14608,113 +14564,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études CRESEM, programme Paysages portuaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRESEM Axe Patrimoines, Mar 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l’environnement de la cité étrusque de Populonia (Toscane, Italie) par l’approche géoarchéologique : premiers éléments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Goyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles van Heems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14733,1709 +14689,1709 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q14 : Tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEQ; Université de Rennes, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géo-archéologie des sites portuaires d’Utique et de Carthage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Afrique du Nord antique et médiévale et la mer : navigation, installations portuaires, ressources et représentations, XIes Journées d’Études nord-africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres; SEMPAM, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il terreno agricolo e la sua storia: scopriamo i sedimenti del nostro territorio</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupled natural and human induced environmental history during the Holocene in Utica (Tunisia): lipid biomarkers and metal pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio López-Cilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José E. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinidad Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis López Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Sánchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologico è Natura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oasi WWF Lago di Burano, May 2023, Capalbio, Italy</w:t>
+              <w:t xml:space="preserve">IX International Symposium on Marine Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Valencia (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144490v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portus (Italie) : Dernières avancées scientifiques pour l'étude des structures portuaires et des bassins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cocquyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les paysages portuaires: Espaces patrimoniaux, entre réel et imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Perpignan, Nov 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O’Estrucan Ports, Where Are Thou ? Multiproxy sedimentological investigation of the Orbetello Lagoon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Il terreno agricolo e la sua storia: scopriamo i sedimenti del nostro territorio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biologico è Natura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oasi WWF Lago di Burano, May 2023, Capalbio, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144482v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to optimize the study of Cyprideis torosa (Jones, 1850) sieve pores: Morphometric indices and automatic detection</w:t>
+                <w:t xml:space="preserve">O’Estrucan Ports, Where Are Thou ? Multiproxy sedimentological investigation of the Orbetello Lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Ostracoda - “Back to life”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797517v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the Holocene environmental evolution of the ancient harbour of Lechaion (Corinth, Greece): the first results of an interdisciplinary project</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bjørn Lovén</w:t>
+                <w:t xml:space="preserve">Reconstructing the temporal trajectory of the Ostia lagoon (Tiber delta, Italy). From natural to anthropogenic drivers and processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Under the Mediterranean II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Malta University / Honor Forst foundation, Nov 2022, La valette, Malta</w:t>
+              <w:t xml:space="preserve">Q13 Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934047v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the Holocene environmental evolution of the ancient harbour of Lechaion (Corinth, Greece): the first results of an interdisciplinary project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bjørn Lovén</w:t>
+                <w:t xml:space="preserve">Identification of changes in sediment provenance by mid-infrared spectroscopy and sediment source fingerprinting in two Holocene river deltas: Albegna, Italy, and Aceh, Indonesia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Meilianda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Under the Mediterranean II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Malte, Malta</w:t>
+              <w:t xml:space="preserve">Quaternaire 13; Session: Deciphering landscape evolution from different angles: combining geochronology, quantitative geomorphology and modelling approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845120v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish tanks and past relative sea-level variations in Tyre, Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Roman Fish tanks of the Mediterranean: recent interpretations for the sea level changes during the last 2000 years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marco Anzidei; Flavio Enei; Eleni Kolaiti; Kurt Lambeck, Sep 2022, Santa Severa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03787267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of changes in sediment provenance by mid-infrared spectroscopy and sediment source fingerprinting in two Holocene river deltas: Albegna, Italy, and Aceh, Indonesia.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ella Meilianda</w:t>
+                <w:t xml:space="preserve">New insights on the Holocene environmental evolution of the ancient harbour of Lechaion (Corinth, Greece): the first results of an interdisciplinary project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Athanasopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Lovén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 13; Session: Deciphering landscape evolution from different angles: combining geochronology, quantitative geomorphology and modelling approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Under the Mediterranean II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Malte, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618264v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the temporal trajectory of the Ostia lagoon (Tiber delta, Italy). From natural to anthropogenic drivers and processes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoarcheologia della laguna di Orbetello e geomorfologia dei tomboli della Giannella e della Feniglia: il contributo dei carotaggi e della geofisica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Leporati Persiano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q13 Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conoscere senza scavare. La storia del territorio attraverso l’archeologia non invasiva: risultati e prospettive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Orbetello, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797515v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03667328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarcheologia della laguna di Orbetello e geomorfologia dei tomboli della Giannella e della Feniglia: il contributo dei carotaggi e della geofisica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights on the Holocene environmental evolution of the ancient harbour of Lechaion (Corinth, Greece): the first results of an interdisciplinary project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Athanasopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Lovén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conoscere senza scavare. La storia del territorio attraverso l’archeologia non invasiva: risultati e prospettive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Orbetello, Italy</w:t>
+              <w:t xml:space="preserve">Under the Mediterranean II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malta University / Honor Forst foundation, Nov 2022, La valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03667328v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of the ancient harbours of Alexandria (Egypt): state of the art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to optimize the study of Cyprideis torosa (Jones, 1850) sieve pores: Morphometric indices and automatic detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alexandria and the Sea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Damian Robinson; Andrew Wilson, Oct 2021, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Ostracoda - “Back to life”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03504618v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal geoarchaeology along the circum Mediterraneum: methodology, terminology and case studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Studio geoarcheologico comparativo del Canale di Mario e del Canale Nord di Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman Waters : Literature, Archaeology, and New Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LMU Munich, Janyce Desiderio and Krešimir Vuković, Alexander von Humboldt Foundation, Sep 2021, Munich, Germany</w:t>
+              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762023v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03564170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studio geoarcheologico comparativo del Canale di Mario e del Canale Nord di Portus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoarchaeology of the ancient harbours of Alexandria (Egypt): state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Alexandria and the Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damian Robinson; Andrew Wilson, Oct 2021, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03564170v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuovi dati e nuovo approccio sulla geomorfologia di Portus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coastal geoarchaeology along the circum Mediterraneum: methodology, terminology and case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settimo Seminario Ostiense (18-19 ottobre 2021) – Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Roman Waters : Literature, Archaeology, and New Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMU Munich, Janyce Desiderio and Krešimir Vuković, Alexander von Humboldt Foundation, Sep 2021, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03401091v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports perdus des étrusques</w:t>
               </w:r>
@@ -16484,1624 +16440,1628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03504620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ports perdus des étrusques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuovi dati e nuovo approccio sulla geomorfologia di Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cocquyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Ports perdus des étrusques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2, Feb 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Settimo Seminario Ostiense (18-19 ottobre 2021) – Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757130v1</w:t>
+                <w:t xml:space="preserve">halshs-03401091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating geophysical and geoarchaeological surveys for the reconstruction of a Roman Port infrastructure: the Claudian Harbour at Portus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ports perdus des étrusques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles van Heems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New global perspectives on archaeological prospection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Sligo, Ireland</w:t>
+              <w:t xml:space="preserve">Les Ports perdus des étrusques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, Feb 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03189896v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geographical Context of Ports</w:t>
+                <w:t xml:space="preserve">Geoarchaeology of the canals of Portus: Palaeodynamics, navigability and maintenance (Tiber delta, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Winnie May Chan</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Strutt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman Ports in Time and Space: Reflections upon Issues raised by the PortusLimen Project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Water and Waterways Management in the Roman Empire An Interdisciplinary Workshop Integrating Roman Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marguerite Ronin; Peter Candy, Jul 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03189886v1</w:t>
+                <w:t xml:space="preserve">halshs-02342961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of the canals of Portus: Palaeodynamics, navigability and maintenance (Tiber delta, Italy)</w:t>
+                <w:t xml:space="preserve">The Geographical Context of Ports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kristian Strutt</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winnie May Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water and Waterways Management in the Roman Empire An Interdisciplinary Workshop Integrating Roman Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marguerite Ronin; Peter Candy, Jul 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Roman Ports in Time and Space: Reflections upon Issues raised by the PortusLimen Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02342961v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03189886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations géomorphologiques des villes côtières ou des paysages urbains : les cas d’Alexandrie, de Kition et de Tyr</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Integrating geophysical and geoarchaeological surveys for the reconstruction of a Roman Port infrastructure: the Claudian Harbour at Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Strutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment comprendre les transformations des villes : Approches méthodologiques et études de cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">New global perspectives on archaeological prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Sligo, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02178345v1</w:t>
+                <w:t xml:space="preserve">halshs-03189896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the harbour to the city-port: a geoarchaeological approach of navigability and accessibility using the PADM chart</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformations géomorphologiques des villes côtières ou des paysages urbains : les cas d’Alexandrie, de Kition et de Tyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La tyrannie du tirant d’eau. Regards croisés entre archéologies navale et portuaire 3ème journée d’études de l’archéologie maritime et portuaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Port-Vendres, France</w:t>
+              <w:t xml:space="preserve">Comment comprendre les transformations des villes : Approches méthodologiques et études de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428717v1</w:t>
+                <w:t xml:space="preserve">halshs-02178345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geographical Context of Ports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the harbour to the city-port: a geoarchaeological approach of navigability and accessibility using the PADM chart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman Ports in Time and Space: Reflections upon Issues raised by the PortusLimen Project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">La tyrannie du tirant d’eau. Regards croisés entre archéologies navale et portuaire 3ème journée d’études de l’archéologie maritime et portuaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Port-Vendres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02425027v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Inter-Disciplinarity in the Study of Ports as Interfaces between Land and Sea.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Geographical Context of Ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winnie May Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman Ports in Time and Space: Reflections upon Issues raised by the PortusLimen Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02425031v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeological Research in the Northern Claudian Mole at Portus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building Inter-Disciplinarity in the Study of Ports as Interfaces between Land and Sea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portuslimen: Rome’s Mediterranean Ports (RoMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Roman Ports in Time and Space: Reflections upon Issues raised by the PortusLimen Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01882762v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Palaeo-geography of the Medjerda delta and the lead palaeo-pollution trapped in the vicinity of Utica (Tunisia): first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portuslimen: Rome’s Mediterranean Ports (RoMP) Workshop 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuovi lavori sul Molo di Claudio e i Grandi Magazzini di Settimio Severo a Porto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Sebastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Strutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinto seminario Ostiense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01883884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harbour core Pb isotopic records: a new high-resolution proxy for ancient urbanization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoarchaeological Research in the Northern Claudian Mole at Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Albarède</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winnie May Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th Theoretical Roman Archaeology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Edinburgh, France</w:t>
+              <w:t xml:space="preserve">Portuslimen: Rome’s Mediterranean Ports (RoMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837284v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01882762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostia Antica, località Fiume Morto: una rilettura della problematica archeologica e geoarcheologica alla luce delle indagini geofisiche.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+                <w:t xml:space="preserve">Harbour core Pb isotopic records: a new high-resolution proxy for ancient urbanization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Keenan-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Albarède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quinto seminario Ostiense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">The 28th Theoretical Roman Archaeology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Edinburgh, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01883883v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology and Geoarchaeology of the Ancient Harbours of Piraeus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ostia Antica, località Fiume Morto: una rilettura della problematica archeologica e geoarcheologica alla luce delle indagini geofisiche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pannuzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portuslimen: Rome’s Mediterranean Ports (RoMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Quinto seminario Ostiense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01882741v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01883883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeology and palaeoenvironment of the Medjerda delta (Tunisia) during the Holocene: Evolution of the maritime façade of Utica and potential location for the Phoenician and Roman harbours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18109,1465 +18069,1465 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rome’s urban story inferred from lead-contaminated waters trapped in its ancient harbor basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Keenan-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portuslimen: Rome’s Mediterranean Ports (RoMP) Workshop 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary archives and ancient texts: Evaluating the contribution of the geological approach to the study of ancient harbours</w:t>
+                <w:t xml:space="preserve">Geomorphology and Geoarchaeology of the Ancient Harbours of Piraeus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Lovén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seasides of Byzantium: harbours and anchorages of a Mediterranean Empire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Portuslimen: Rome’s Mediterranean Ports (RoMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02342956v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01882741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie du bassin portuaire d’Ostie</w:t>
+                <w:t xml:space="preserve">Sedimentary archives and ancient texts: Evaluating the contribution of the geological approach to the study of ancient harbours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ports dans l'espace Méditerranéen antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.305-319</w:t>
+              <w:t xml:space="preserve">Seasides of Byzantium: harbours and anchorages of a Mediterranean Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01474386v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02342956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between the ancient harbour bassins of Portus (Italy) and Alexandria (Egypt)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux interdisciplinaires de l’archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rome’s Mediterranean Ports Project.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Simon Keay and Pascal Arnaud, Jan 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées du collège académique Sciences sociales de l’Université de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01404882v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeology of ancient Mediterranean harbours: the case of Alexandria (Egypt) and Portus (Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Alexandria International Conference on Maritime and Underwater Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dr. Mohamed Abd El-Maguid, Oct 2016, Alexandria, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux interdisciplinaires de l’archéologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between the ancient harbour bassins of Portus (Italy) and Alexandria (Egypt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du collège académique Sciences sociales de l’Université de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rome’s Mediterranean Ports Project.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Simon Keay and Pascal Arnaud, Jan 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02054748v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead palaeo-pollutions trapped in the ancient harbour of Naples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Keenan-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Albarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portuslimen: Rome’s Mediterranean Ports (RoMP) Workshop 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures géochimiques des paléo-environnements et des paléo-pollutions dans les archives sédimentaires du port romain d’Éphèse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géoarchéologie du bassin portuaire d’Ostie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Les ports dans l'espace Méditerranéen antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.305-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837194v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01474386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical fingerprints of the palaeo-environments and the palaeo-pollutions trapped in the sedimentary archives of the Roman harbor basin of Ephesus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+                <w:t xml:space="preserve">Navigabilité de l’embouchure du delta du Tibre à Ostie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationaler workshop die erforschung der römisch-byzantinischen hafenlandschaft von Ephesos als interdisziplinäres projek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Austria, Austria</w:t>
+              <w:t xml:space="preserve">Il ruolo delle vie d’acqua per la circolazione delle merci e degli uomini nelle regioni dei delta e delle foci urbanizzate: Guadalquivir, Nilo, Rodano, Tevere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837210v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01479481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigabilité de l’embouchure du delta du Tibre à Ostie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giulia Boetto</w:t>
+                <w:t xml:space="preserve">Geochemical fingerprints of the palaeo-environments and the palaeo-pollutions trapped in the sedimentary archives of the Roman harbor basin of Ephesus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il ruolo delle vie d’acqua per la circolazione delle merci e degli uomini nelle regioni dei delta e delle foci urbanizzate: Guadalquivir, Nilo, Rodano, Tevere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Internationaler workshop die erforschung der römisch-byzantinischen hafenlandschaft von Ephesos als interdisziplinäres projek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Austria, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01479481v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTION DU SIG A LA RECONSTITUTION DES PROCESSUS DE PROGRADATION DE LA MAJERDA : quels enjeux pour le port d’Utique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première Rencontre pour l’Etude du Quaternaire en Tunisie (Qt1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Tunis – Cap Bon, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01099895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of the ancient city of Utica (Tunisia) and evolution of the Medjerda delta's palaeoenvironment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+                <w:t xml:space="preserve">Signatures géochimiques des paléo-environnements et des paléo-pollutions dans les archives sédimentaires du port romain d’Éphèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BELQUA workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837157v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Medjerda delta's palaeoenvironment: Evidence of an intense sedimentation event post 10th c. A.D. near the ancient city of Utica (Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Joint Geomorphological Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Liege, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoenvironemental Evidences for the Location and the Characteristics of the Harbour Basin of Ostia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19589,1141 +19549,1262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convegno internazionale – Ostia Antica. Nuovi studi e confronto delle ricerche nei quartieri occidentali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The provenance of lead in sediment cores from Portus, the harbor of ancient Rome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geoarchaeology of the ancient city of Utica (Tunisia) and evolution of the Medjerda delta's palaeoenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Pilsen, Czech Republic</w:t>
+              <w:t xml:space="preserve">BELQUA workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837107v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of a new approach in ancient harbor geoarchaeology: geochemistry and ostracod analyses at Portus (Tiber delta, central Italy)</w:t>
+                <w:t xml:space="preserve">The provenance of lead in sediment cores from Portus, the harbor of ancient Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Albarède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on ostracoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Rome, Italy. pp.103 - 105</w:t>
+              <w:t xml:space="preserve">19th European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Pilsen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01099888v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical investigation of palaeo-pollutions in sedimentary archives of the ancient harbor of Rome (Tiber delta, Italy)</w:t>
+                <w:t xml:space="preserve">Definition of a new approach in ancient harbor geoarchaeology: geochemistry and ostracod analyses at Portus (Tiber delta, central Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Mazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Geographical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">17th International Symposium on ostracoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Rome, Italy. pp.103 - 105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837085v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01099888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The record of human impact in the sedimentary record at Portus, the harbor of ancient Rome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H Delile</w:t>
+                <w:t xml:space="preserve">Geochemical investigation of palaeo-pollutions in sedimentary archives of the ancient harbor of Rome (Tiber delta, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Albarède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montréal, Canada. pp.1640</w:t>
+              <w:t xml:space="preserve">32nd International Geographical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01099878v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SATURNE : Etude isotopique de la pollution en plomb du delta du Tibre à l’époque romaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Delile</w:t>
+                <w:t xml:space="preserve">The record of human impact in the sedimentary record at Portus, the harbor of ancient Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Albarede</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’Action Interdisciplinaire de Recherche (AIR) « Archéométrie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montréal, Canada. pp.1640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837054v1</w:t>
+                <w:t xml:space="preserve">halshs-01099878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleopollution in the ancient harbours of Trajan and Claudius: Lead and copper</w:t>
+                <w:t xml:space="preserve">SATURNE : Etude isotopique de la pollution en plomb du delta du Tibre à l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Albarède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portus Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Colloque de l’Action Interdisciplinaire de Recherche (AIR) « Archéométrie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836979v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent geo-archeological findings of Portus, the ancient Harbor of Rome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleopollution in the ancient harbours of Trajan and Claudius: Lead and copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People/environment relationships from the Mesolithic to the Middle Ages: recent geo-archaeological findings in Southern Italy.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Salerno, Italy</w:t>
+              <w:t xml:space="preserve">Portus Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01856964v1</w:t>
+                <w:t xml:space="preserve">hal-03836979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire du colmatage d'un bassin portuaire antique à Alexandrie : l'apport de la sédimentologie et de la biologie marine</w:t>
+                <w:t xml:space="preserve">Recent geo-archeological findings of Portus, the ancient Harbor of Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Canterot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Cluze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Puertos antiguos : ciudad, desarrollo e infrastructuras </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guillermo Pascual Berlanga; José Pérez Balleste, 2003, Valencia, France. pp.331-342</w:t>
+              <w:t xml:space="preserve">People/environment relationships from the Mesolithic to the Middle Ages: recent geo-archaeological findings in Southern Italy.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01856967v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire du colmatage d'un bassin portuaire antique à Alexandrie : l'apport de la sédimentologie et de la biologie marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Puertos antiguos : ciudad, desarrollo e infrastructuras </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillermo Pascual Berlanga; José Pérez Balleste, 2003, Valencia, France. pp.331-342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude géoarchéologique du littoral antique de Pouzzoles (Campanie) : le problème des variations relatives du niveau de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laborel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiente e Paesagio nella Magna Grecia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Tarento., Italie. pp.365 - 396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01857004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20733,565 +20814,565 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posidonia versus shells, marine radiocarbon reservoir corrections for the Mediterranean sea. Geoarchaeological implications.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">From Old to New Knidos: Insights into Human-Environment Interplay Inferred from Harbor Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vittori</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon 25 Conference, AGH University, Kraków</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Kraków, Poland, Poland. Radiocarbon</w:t>
+              <w:t xml:space="preserve">14th ICAANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466162v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Old to New Knidos: Insights into Human-Environment Interplay Inferred from Harbor Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Delile</w:t>
+                <w:t xml:space="preserve">Posidonia versus shells, marine radiocarbon reservoir corrections for the Mediterranean sea. Geoarchaeological implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ICAANE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Radiocarbon 25 Conference, AGH University, Kraków</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kraków, Poland, Poland. Radiocarbon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440182v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie du bassin portuaire primitif de l’Ancienne-Knidos (péninsule de Datça, sud-ouest de la Turquie).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur la campagne d'Avril 2024 avec le carottier dit &amp;quot;Amaury&amp;quot;, modifié par le CCF, et la barge COR'IN dans la lagune d'Orbetello (Toscane, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Popp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Desnues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e colloque d’Archéométrie, GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">19ème congrès de l'Association des Sédimentologistes Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440173v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur la campagne d'Avril 2024 avec le carottier dit &amp;quot;Amaury&amp;quot;, modifié par le CCF, et la barge COR'IN dans la lagune d'Orbetello (Toscane, Italie)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Desnues</w:t>
+                <w:t xml:space="preserve">Géoarchéologie du bassin portuaire primitif de l’Ancienne-Knidos (péninsule de Datça, sud-ouest de la Turquie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l'Association des Sédimentologistes Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">25e colloque d’Archéométrie, GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489015v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21306,457 +21387,457 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées IMU 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lyon (ENS), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering high energy wave-induced sediment deposits using spectroscopic technics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jedrzej Majewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Sieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Horton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union for Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Roma, Italy. Unpublished, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.32133.52962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagoon Connement Stages (LCS) and temporal trajectory of the Ostia Antica lagoon (Tiber Delta, Italy). Geoarchaeological approach using ostracods, Mid-Infrared Spectroscopy (MiRS) and the Paleoenvironmental Age-Depth Model (PADM)</w:t>
+                <w:t xml:space="preserve">Characterizing Lagoon Connement Stage (LCS) using ostracods and Mid-infrared Spectroscopy (MiRS). Approach to compare the spatio-temporal evolution of Mediterranean lagoons under a temperate climate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+              <w:t xml:space="preserve">Q12 Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797488v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Lagoon Connement Stage (LCS) using ostracods and Mid-infrared Spectroscopy (MiRS). Approach to compare the spatio-temporal evolution of Mediterranean lagoons under a temperate climate.</w:t>
+                <w:t xml:space="preserve">Lagoon Connement Stages (LCS) and temporal trajectory of the Ostia Antica lagoon (Tiber Delta, Italy). Geoarchaeological approach using ostracods, Mid-Infrared Spectroscopy (MiRS) and the Paleoenvironmental Age-Depth Model (PADM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q12 Quaternaire</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797503v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of a new approach in ancient harbor geoarchaeology: geochemistry and ostracod analyses at Portus (TIiber delta, central Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21778,213 +21859,213 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Ostracoda, "Back to the Future"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rome, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution du SIG à la reconstitution des processus de progradation de la Medjerda : Quels enjeux pour le port d'Utique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première Rencontre pour l'Etude du Quaternaire en Tunisie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Tunis, Tunisie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21994,231 +22075,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canal through time: a technological answer to socio-environmental variability in constraining environments? Application to constraining environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7, pp.146, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéosismicité et tsunamis en Méditerranée, approches croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rébé-Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Rébé‑Marichal; André Laurenti; Isabelle Boehm; Jean-Philippe Goiran. 2012, 978-2-9515025-5-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01757594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22228,1704 +22309,1704 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie du port circulaire de Carthage : l'apport des carottages pour la chronostratigraphie, les paléoprofondeurs et le fonctionnement du bassin</w:t>
+                <w:t xml:space="preserve">1983. Dynamiques des rivages et des fleuves : la contribution des géographes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valerian Jesus</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dalongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Afrique du Nord antique et médiévale et la mer Installations portuaires, ressources et représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Editions, pp.28-31, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229812v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1983. Dynamiques des rivages et des fleuves : la contribution des géographes</w:t>
+                <w:t xml:space="preserve">Géoarchéologie du port circulaire de Carthage : l'apport des carottages pour la chronostratigraphie, les paléoprofondeurs et le fonctionnement du bassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Callot</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semah Bettaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerian Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MOM Editions, pp.28-31, 2025</w:t>
+              <w:t xml:space="preserve">L’Afrique du Nord antique et médiévale et la mer Installations portuaires, ressources et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530552v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2007. OMEAA, une plateforme dédiée aux sciences environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldrich Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM Editions, pp.101-104, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of two cities built on sinking ground: slow and fast submergence at Thônis -Heracleion and Canopus, Nile River Delta, Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Geoarcheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.381-400, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le port de Bassit : observations récentes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Geyer</w:t>
+                <w:t xml:space="preserve">Le bassin portuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bassit 2 (Syrie) - Fouilles Paul Courbin (1971-1884). Le tell du XVIe siècle av. J.-C. au VIe siècle ap. J.-C.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KITION-BAMBOULA VIII : Le port de guerre de Kition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOM Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 151-168, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.13617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04871241v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03668196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin portuaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évolution de l’environnement de Kition‑Bamboula : état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KITION-BAMBOULA VIII : Le port de guerre de Kition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOM Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 151-168, 2022, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId508" w:history="1">
+              <w:t xml:space="preserve">, p. 25-54, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.momeditions.13617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03668196v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03668194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution de l’environnement de Kition‑Bamboula : état de la question</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le port de Bassit : observations récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Braemer, P. Darcque. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KITION-BAMBOULA VIII : Le port de guerre de Kition</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bassit 2 (Syrie) - Fouilles Paul Courbin (1971-1884). Le tell du XVIe siècle av. J.-C. au VIe siècle ap. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.14-15, 2022, LEMA I</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03668194v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04871241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in Geoarchaeological Research, Methodologies and Applications in Harbour Maritime Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winnie May Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Riddick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Preiser-Kapeller, Johannes; Kolias, Taxiarchis G.; Daim, Falko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seasides of Byzantium: Harbours and Anchorages of a Mediterranean Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Band 21, Propylaeum, pp.109-129, 2022, Byzanz zwischen Orient und Okzident, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/propylaeum.910.c12051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03616455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphy of « MOUN1 » Drill Core: Discussion of Results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chabrol</w:t>
+                <w:t xml:space="preserve">Enquêtes géographiques a Ras Shamra - Ougarit : les acquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Matoian. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Themistoclean Shipsheds in Group 1 at Mounichia Harbour – Architecture, Topography and Finds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Ougarit, un anniversaire : bilans et recherches en cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Peeters, pp.155-184, 2021, Ras Shamra - Ougarit XXVIII, 978-90-429-4691-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905584v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêtes géographiques a Ras Shamra - Ougarit : les acquis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Myriam Traboulsi</w:t>
+                <w:t xml:space="preserve">Stratigraphy of « MOUN1 » Drill Core: Discussion of Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ougarit, un anniversaire : bilans et recherches en cours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Peeters, pp.155-184, 2021, Ras Shamra - Ougarit XXVIII, 978-90-429-4691-0</w:t>
+              <w:t xml:space="preserve">The Themistoclean Shipsheds in Group 1 at Mounichia Harbour – Architecture, Topography and Finds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03504709v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostia Antica, località Fiume Morto : una rilettura della problematica archeologica e geoarcheologica alla luce delle nuove ricerche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pannuzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Strutt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostia, l'Italia e il Mediterraneo : intorno all'opera di Mireille Cébeillac-Gervasoni : atti del quinto seminario ostensie, Roma-Ostia, 21-22 febbraio 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection de l'École française de Rome (583), pp.161-199, 2021, 9782728314812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1400/284883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ancient harbours of the Piraeus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ancient harbours of the Piraeus. The Themistoclean shipsheds in Group 1 at Mounichia Harbour : architecture, topography and finds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15.5, 2021, monographs of the danish institute at Athens, 978-87-7219-341-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-proxy analysis of the evolution of the Portus to Ostia Canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmilla Lebrun-Nesteroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Arnoldus Huyzendveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Keay; M. Millet; K. Strutt; P. Germoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Isola Sacra Survey: Ostia, Portus and the port system of Imperial Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, McDonald Institute for Archaeological Research-University of Cambridge, pp.123-139, 2020, 9781902937908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie des Canaux de Portus - Estimation des Gabarits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bellotti Piero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Caneva; C.M. Travaglini; C. Virlouvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roma, Tevere, Litorale. Ricerca tra Passato e Presente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CROMA - Università Roma Tre - École française de Rome, pp.53-60, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17426/42005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High chrono-stratigraphical resolution of the harbour sequence of Ostia: palaeo-depth of the basin, ship draught and dredging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23947,874 +24028,874 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Christiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tyler V. Franconi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluvial Landscapes in the Roman World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 104, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journal of Roman Archaeology</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.68-84, 2017, JRA. Supplementary Series, 9780991373086</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geoarchaeology of ancient Mediterranean harbours in deltaic context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tronchère Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie CARCAUD, Gilles ARNAUD-FASSETTA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French geoarchaeology in the 21st century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> CNRS Alpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.620, 2015, 978-2-271-07259-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01252618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ras Ibn Hani, “L’île” d’Ougarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Matoïan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geyer, Bernard; Matoïan, Valérie; Al-Maqdissi, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'île d'Aphrodite au Paradis perdu, itinéraire d'un gentilhomme lyonnais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, Peeters, pp.51-62, 2015, Ras Shamra - Ougarit, 9789042932678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « pont-barrage » du Nahr ed-Delbé (Ras Shamra – Ougarit, Syrie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Matoïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Matoïan, Michel Al-Maqdissi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études ougaritiques III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. Peeters, p. 1-45, 2013, Ras Shamra – Ougarit XXI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un dépôt de tsunami dans le port antique d'Alexandrie par l'étude exoscopique des quartz : apports et limites de la méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéosismicité &amp; tsunamis en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-190, 2012, 978-2-9515025-5-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01757557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques sédimentaires du bassin portuaire de Claude : nouvelles données pour la localisation des ouvertures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avaris et la branche pélusiaque du Nil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Penven M.J., Regnauld H., Mercier D. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portus and its Hinterland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 18 (Chapter 2), pp.31 - 45, 2011, Archaeological Monographs of the British School at Rome, 9780904152609</w:t>
+              <w:t xml:space="preserve">Mobilité des formes et surfaces terrestres. Des changements passés aux changements actuels.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.123-139, 2011, Collection Espace et Territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01856885v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00662403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avaris et la branche pélusiaque du Nil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Caractéristiques sédimentaires du bassin portuaire de Claude : nouvelles données pour la localisation des ouvertures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tronchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...53 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilité des formes et surfaces terrestres. Des changements passés aux changements actuels.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.123-139, 2011, Collection Espace et Territoires</w:t>
+              <w:t xml:space="preserve">Portus and its Hinterland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18 (Chapter 2), pp.31 - 45, 2011, Archaeological Monographs of the British School at Rome, 9780904152609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00662403v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche de ports antiques sous les lagunes et la mer : les apports de la collaboration CNRS/Ifremer/Exail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24830,528 +24911,528 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">la lettre de l'InSHS N°82</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratigraphy of “MOUN1” Drill Core: Discussion of Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlopoulos Kosmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ancient Harbours of the Piraeus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03504797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où sont les mystérieux ports étrusques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02178283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I sedimenti dei porti imperiali di Roma come archivi dei cambiamenti ambientali e del paesaggio: un approccio multidisciplinare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pepe Caterina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp. 37-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01789251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the special issue: Roman canals studies—main research aims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le port perdu d’Ostie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02178293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25361,100 +25442,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches géomorphologiques dans la région littorale d'Alexandrie en Egypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Provence - Aix-Marseille I, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00326333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25464,404 +25545,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir à travers les ports antiques : quand les sédiments racontent l’histoire des villes maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahimsamba Bomou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographie et photogrammétrie subaquatique des viviers antiques à Tyr (Liban). Retour d’expérience et reconstitution du niveau marin à la période romaine.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">Sous les eaux de Carthage, la mémoire d’un port millénaire refait surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/14z76⟩</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/14lta⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368389v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous les eaux de Carthage, la mémoire d’un port millénaire refait surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
+                <w:t xml:space="preserve">Topographie et photogrammétrie subaquatique des viviers antiques à Tyr (Liban). Retour d’expérience et reconstitution du niveau marin à la période romaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/14lta⟩</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/14z76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460715v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where is the Phoenician harbour of Tyre?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/vom2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea level rise in the Mediterranean: from the coast of Provence to the Tyrrhenian coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25870,73 +25951,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04384980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéorient et l'Oasi-WWF : aux frontières de l'imagerie acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25958,189 +26039,189 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04384998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Claudian Harbour (Tiber delta): a “Fluvial Pompeii”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02178272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pirée : des scientifiques valident une assertion du savant grec Strabon vieille de 2000 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02178287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId566"/>
+      <w:footerReference w:type="default" r:id="rId568"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26287,51 +26368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458542v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Goiran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Vinai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Afrizal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100290" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leidwanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goiran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blichert-Toft" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stock" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109526" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Anastasi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Shehi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Strutt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-023-00324-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Steuer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Siemon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2139203" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472132v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tricot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5292" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916460v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.482.0407" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ismail" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106639" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505951v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2021.106062" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Frumenti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mimmo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3238" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3278" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242036v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Kahwagi-Janho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Triantaphyllou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Tsourou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kouli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koukousioura" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita D Dimiza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121621" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5057562" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Triantaphyllou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kouli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107227" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pleuger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph Goiran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadhoum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abichou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.04.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mazzini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delile" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNSTXN78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324923v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101782" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gadhoum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Abichou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967435v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lis&#233;-Pronovost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. St-Onge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herries" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.05.018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Goiran" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1821015116" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.10.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNDVLH9Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967449v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittori C&#233;cile" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirot Brice" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869227v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966397v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119961v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Torab" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/AEundL28s219" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tardy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676710v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena El-Assal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Shaalan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676708v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lechenault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fontaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Otten" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.08.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411253v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pannuzi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21589" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674276v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672991v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Keenan-Jones" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnaud-Godet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1706334114" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384999v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sadori" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pepe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud-Godet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.08.026" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111924v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600893113" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris D. Strutt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Millett" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420462v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384772v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411229v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreol Salomon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162587" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195745v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248444v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Christiansen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559606v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baralis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Blot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bony" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7215" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166837v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21514" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9647HFV4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goiran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marriner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Empereur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615585838" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248436v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vittori" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salomon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pannuzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.06.017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54WN2L5L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099871v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Stock" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.10.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100426v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979104v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100126v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronchere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21485" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JL0GW89B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856824v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus-Huyzendveld" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1062" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100120v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbonel P." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Empereur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058528v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009240v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.019" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W68CPB49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100117v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Apostolopoulos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099838v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Delile" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mazzini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arnaud-Godet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.01.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100489v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099828v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1400097111" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21444" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XC41H9M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817091v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6494" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4QXDZ8JN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257470v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Haydar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozama Al-Bahloul" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.1954" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223857v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9701" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233189v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9754" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1SJ28PR4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099942v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856823v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.299" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257491v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Maqdissi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856812v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.491" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WTS67HS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966548v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pavlopoulos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Etienne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856912v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593114v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856813v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goiran" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2451.2010.00740.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TKBB50M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857003v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Maqdissi Michel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258070v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856925v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856900v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Collalelli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3177" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LKQK8FCP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856932v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ballantyne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Margaritis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2009.10540" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856815v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.01.013" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ0VK9P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856955v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perre Carbonel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2008.10433" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757546v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Djeghri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660644v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702788v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-9270.2006.00131.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116119v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL025824" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856820v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd&#160;el-Maguib" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Espic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.2132" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FC4NL67L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092115v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061154v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr. Morhange" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856933v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchyp.2003.1439" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092095v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vecchi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Blanc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bui Thi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856975v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourcier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Le Campion" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(00)00075-X" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BE5DF475C4CE7A8DEE45E7A7DEC2AD0FD41691A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092112v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourcier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbonel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morigi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092090v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856976v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Morhange" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laborel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giallanella" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00040-X" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C351A8EEFB9F9AD1F5F70B349CB63F1E3025F4E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091964v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kabouche" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1999.1637" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042744v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Goyon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465955v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guignard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376294v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240155v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440209v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Leidwanger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466284v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240184v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240255v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397413v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540580v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465991v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963709v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460630v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pili" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892384v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio L&#243;pez-Cilla" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E. Ortiz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinidad Torres" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis L&#243;pez Castro" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda S&#225;nchez-Palencia" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514975v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690259v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525161v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144490v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280771v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797517v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934047v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Athanasopoulos" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Lov&#233;n" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845120v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787267v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618264v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797515v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667328v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504618v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762023v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03401091v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Silvestri" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504620v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03757130v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189896v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pomar" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189886v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342961v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178345v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428717v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425027v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425031v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882762v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837253v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883884v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Sebastiani" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hay" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837284v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883883v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882741v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837245v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837233v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342956v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474386v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404882v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404869v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054748v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837226v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837194v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837210v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479481v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099895v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837157v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837166v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479500v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837107v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099888v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837085v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099878v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Albarede" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837054v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836979v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856964v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ognard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Canterot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Cluze" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856967v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857004v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laborel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466162v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440182v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440173v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489015v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Moya" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Popp" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Desnues" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556556v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276842v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Majewski" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daly" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sieh" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Horton" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32133.52962" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797488v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797503v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237056v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237632v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oueslati" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abichou" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195739v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757594v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;b&#233;-Marichal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laurenti" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boehm" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229812v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Bettaib" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Jesus" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530552v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalongeville" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530540v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delunel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745214v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Robinson" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871241v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668196v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/13617" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.13617" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668194v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905584v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas P Pavlopoulos" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504709v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Traboulsi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452833v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/284883" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935455v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045743v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lebrun-Nesteroff" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus Huyzendveld" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789463v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellotti Piero" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17426/42005" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836792v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journalofromanarch.com/supplements/S104.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252618v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronch&#232;re Herv&#233;" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Prieur" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/6965-la-geoarcheologie-francaise-au-xxie-siecle.html" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233176v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laisney" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257475v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757557v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856885v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662403v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144380v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504797v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlopoulos Kosmas" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178283v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bi&#232;re" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789251v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe Caterina" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giardini" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Masi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sadori" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100445v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178293v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326333v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531231v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahimsamba Bomou" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368389v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14z76" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460715v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14lta" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432774v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vom2" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384980v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384998v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178272v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178287v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458542v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Goiran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Vinai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Afrizal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100290" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leidwanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goiran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blichert-Toft" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stock" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109526" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Anastasi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Shehi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Strutt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-023-00324-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Steuer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Siemon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2139203" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783838v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ismail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106639" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916460v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.482.0407" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2021.106062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tricot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5292" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5057562" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Triantaphyllou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Tsourou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kouli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koukousioura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita D Dimiza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121621" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242036v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Kahwagi-Janho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905570v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Triantaphyllou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kouli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Frumenti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mimmo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3238" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3278" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107227" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265060v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pleuger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mazzini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abichou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNSTXN78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324923v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101782" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gadhoum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Abichou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.04.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111907v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Goiran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967435v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lis&#233;-Pronovost" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. St-Onge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herries" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.05.018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph Goiran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadhoum" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1821015116" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869227v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119961v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Torab" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/AEundL28s219" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967449v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittori C&#233;cile" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirot Brice" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.10.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNDVLH9Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676710v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena El-Assal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Shaalan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411253v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pannuzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21589" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676708v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lechenault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fontaine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Otten" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.08.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR1RPHBX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674276v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672493v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tardy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Keenan-Jones" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnaud-Godet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1706334114" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris D. Strutt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Millett" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111924v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600893113" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111927v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud-Godet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.08.026" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384999v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sadori" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pepe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420462v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384772v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411229v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreol Salomon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162587" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166837v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21514" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9647HFV4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116129v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goiran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marriner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Empereur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615585838" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559606v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baralis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Blot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bony" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7215" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248436v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vittori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salomon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pannuzi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.06.017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54WN2L5L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099871v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Stock" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.10.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195745v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248444v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Christiansen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856824v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus-Huyzendveld" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1062" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100120v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbonel P." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Empereur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009240v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.019" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W68CPB49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058528v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100126v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronchere" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21485" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JL0GW89B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100117v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Apostolopoulos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100489v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099838v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Delile" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mazzini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arnaud-Godet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.01.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099828v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1400097111" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979104v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100426v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061642v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21444" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XC41H9M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817091v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6494" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4QXDZ8JN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257470v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Haydar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozama Al-Bahloul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.1954" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233189v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9754" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1SJ28PR4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223857v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9701" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099942v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856823v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.299" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257491v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Maqdissi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856912v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966548v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pavlopoulos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Etienne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856812v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.491" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WTS67HS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857003v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Maqdissi Michel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258070v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856925v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593114v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856813v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goiran" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2451.2010.00740.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TKBB50M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856900v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Collalelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3177" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LKQK8FCP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856932v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ballantyne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Margaritis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2009.10540" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856815v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.01.013" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ0VK9P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856955v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perre Carbonel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2008.10433" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757546v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Djeghri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660644v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702788v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-9270.2006.00131.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116119v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL025824" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856820v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd&#160;el-Maguib" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Espic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.2132" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FC4NL67L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856933v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchyp.2003.1439" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092115v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061154v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr. Morhange" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092095v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vecchi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Blanc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bui Thi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856975v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourcier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Le Campion" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(00)00075-X" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BE5DF475C4CE7A8DEE45E7A7DEC2AD0FD41691A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092112v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourcier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbonel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morigi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092090v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856976v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Morhange" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laborel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giallanella" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00040-X" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C351A8EEFB9F9AD1F5F70B349CB63F1E3025F4E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091964v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kabouche" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1999.1637" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596392v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440209v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Leidwanger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240255v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240184v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466284v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376294v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240155v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465955v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guignard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397413v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540580v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465991v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963709v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460630v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pili" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042744v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Goyon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514975v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690259v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525161v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892384v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio L&#243;pez-Cilla" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E. Ortiz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinidad Torres" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis L&#243;pez Castro" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda S&#225;nchez-Palencia" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280771v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144490v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797515v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618264v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787267v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845120v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Athanasopoulos" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Lov&#233;n" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667328v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934047v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797517v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504618v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762023v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504620v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03401091v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Silvestri" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03757130v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342961v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189886v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189896v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pomar" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178345v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428717v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425027v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425031v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837253v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883884v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Sebastiani" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hay" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882762v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837284v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883883v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837245v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837233v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882741v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342956v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054748v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404869v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404882v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837226v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474386v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479481v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837210v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099895v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837194v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837166v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479500v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837157v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837107v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099888v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837085v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099878v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Albarede" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837054v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836979v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856964v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ognard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Canterot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Cluze" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856967v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857004v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laborel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440182v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466162v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489015v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Moya" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Popp" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Desnues" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440173v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556556v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276842v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Majewski" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daly" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sieh" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Horton" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32133.52962" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797503v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797488v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237056v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237632v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oueslati" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abichou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195739v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757594v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;b&#233;-Marichal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laurenti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boehm" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530552v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalongeville" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229812v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Bettaib" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Jesus" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530540v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delunel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745214v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Robinson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668196v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/13617" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.13617" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668194v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871241v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504709v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Traboulsi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905584v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas P Pavlopoulos" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452833v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/284883" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935455v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045743v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lebrun-Nesteroff" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus Huyzendveld" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789463v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellotti Piero" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17426/42005" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836792v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journalofromanarch.com/supplements/S104.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252618v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronch&#232;re Herv&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Prieur" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/6965-la-geoarcheologie-francaise-au-xxie-siecle.html" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233176v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laisney" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257475v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757557v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662403v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856885v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144380v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504797v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlopoulos Kosmas" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178283v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bi&#232;re" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789251v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe Caterina" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giardini" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Masi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sadori" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100445v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178293v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326333v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531231v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahimsamba Bomou" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460715v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14lta" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368389v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14z76" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432774v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vom2" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384980v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384998v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178272v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178287v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>