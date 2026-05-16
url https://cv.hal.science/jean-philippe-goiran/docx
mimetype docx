--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1295,282 +1295,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of fluvio-coastal dynamics in the Tiber delta during the Roman period: using an integrated waterways system to cope with environmental challenges at Ostia and Portus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+                <w:t xml:space="preserve">Histoire et paléogéographie des paysages côtiers d’Orbetello (Toscane)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Strutt</w:t>
+                <w:t xml:space="preserve">Adele Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragana Mladenović</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Leporati Persiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water History</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bollettino di Archeologia on line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XIV (1), pp.163-183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097434v1</w:t>
+                <w:t xml:space="preserve">halshs-04132201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et paléogéographie des paysages côtiers d’Orbetello (Toscane)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of fluvio-coastal dynamics in the Tiber delta during the Roman period: using an integrated waterways system to cope with environmental challenges at Ostia and Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Strutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Mladenović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adele Bertini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino di Archeologia on line</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.105-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12685-023-00324-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04132201v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of landforms and buried sedimentary deposits during the growth of the Aceh River delta (Sumatra, Indonesia)</w:t>
               </w:r>
@@ -1684,295 +1684,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting sources of beach sands by grain-size, using mid-infrared spectroscopy (MIRS) and portable XRF. Implications for coastal recovery along a tsunami-struck delta coastline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">Recherches archéologiques franco-albanaises de Dyrrachium : résultats de la campagne de 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Abadie-Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Shehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristi Anastasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nazli Ismail</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106639⟩</w:t>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48/2, pp.407-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dha.482.0407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783838v1</w:t>
+                <w:t xml:space="preserve">halshs-03916460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches archéologiques franco-albanaises de Dyrrachium : résultats de la campagne de 2022</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kristi Anastasi</w:t>
+                <w:t xml:space="preserve">Fingerprinting sources of beach sands by grain-size, using mid-infrared spectroscopy (MIRS) and portable XRF. Implications for coastal recovery along a tsunami-struck delta coastline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Meilianda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazli Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48/2, pp.407-426. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, pp.106639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dha.482.0407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03916460v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of short-wave infraRed (SWIR) hyperspectral imaging using diffuse reflectance infrared Fourier transform spectroscopy (DRIFTS) to obtain continuous logging of mineral abundances along sediment cores</w:t>
               </w:r>
@@ -2220,498 +2220,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectroscopic investigations of the Northern Mole of Portus, the Ancient harbour of Rome. Insights for stratigraphy and provenance of raw materials for construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Sea Level at Tyre During Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hany Kahwagi-Janho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean archaeology and archaeometry journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.305-317</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337663v1</w:t>
+                <w:t xml:space="preserve">hal-04242036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoenvironmental Evolution and Sea Level Change in Saronikos Gulf (Aegean Sea, Greece): Evidence from the Piraeus Coastal Plain and Elefsis Bay Sedimentary Records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria V Triantaphyllou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodora Tsourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria V Triantaphyllou</w:t>
+                <w:t xml:space="preserve">Katerina Kouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodora Tsourou</w:t>
+                <w:t xml:space="preserve">Olga Koukousioura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita D Dimiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (12), pp.1621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w13121621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Sea Level at Tyre During Antiquity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrared spectroscopic investigations of the Northern Mole of Portus, the Ancient harbour of Rome. Insights for stratigraphy and provenance of raw materials for construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mediterranean archaeology and archaeometry journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5057562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242036v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence from the Piraeus coastal plain and Elefsis bay sedimentary y records. Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Triantaphyllou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodora Tsourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Kouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodora Tsourou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olga Koukousioura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita D Dimiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
@@ -2887,77 +2887,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -3047,51 +3047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 365, pp.107227. </w:t>
@@ -3244,976 +3244,976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02538147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeogeographical and palaeoenvironmental reconstruction of the Medjerda delta (Tunisia) during the Holocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary results of rock-cut fish tanks evidence along the Tyre coast of Lebanon. Implication for ancient sea-level reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pleuger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Mazzini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02265060v1</w:t>
+                <w:t xml:space="preserve">halshs-02538104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of the Cyprideis torosa (Jones, 1856) sieve pores from backscattered Electron Scanning Electron Microscopy images and development of morphometric tools for their shape identification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Exploration of the maritime façade of Utica: The potential location of the Phoenician and Roman harbours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2019.101782⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 511, pp.140 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324923v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the maritime façade of Utica: The potential location of the Phoenician and Roman harbours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+                <w:t xml:space="preserve">Palaeogeographical and palaeoenvironmental reconstruction of the Medjerda delta (Tunisia) during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Delile</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Abichou</w:t>
+                <w:t xml:space="preserve">H. Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.263-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2019.04.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02161800v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02265060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeogeographical and palaeoenvironmental reconstruction of the Medjerda delta (Tunisia) during the Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Pleuger</w:t>
+                <w:t xml:space="preserve">Automatic detection of the Cyprideis torosa (Jones, 1856) sieve pores from backscattered Electron Scanning Electron Microscopy images and development of morphometric tools for their shape identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Ph. Goiran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Abichou</w:t>
+                <w:t xml:space="preserve">Valentin Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.017⟩</w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 153, pp.101782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2019.101782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111907v1</w:t>
+                <w:t xml:space="preserve">hal-02324923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dredging and canal gate technologies in Portus, the ancient harbour of Rome, reconstructed from event stratigraphy and multi-proxy sediment analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Goiran</w:t>
+                <w:t xml:space="preserve">Exploration of the maritime façade of Utica: The potential location of the Phoenician and Roman harbours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. St-Onge</w:t>
+                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Herries</w:t>
+                <w:t xml:space="preserve">Abdelhakim Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 511, pp.79-93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.05.018⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 511, pp.140-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967435v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02161800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of rock-cut fish tanks evidence along the Tyre coast of Lebanon. Implication for ancient sea-level reconstruction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Palaeogeographical and palaeoenvironmental reconstruction of the Medjerda delta (Tunisia) during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph. Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.263-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02538104v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the maritime façade of Utica: The potential location of the Phoenician and Roman harbours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Pleuger</w:t>
+                <w:t xml:space="preserve">Dredging and canal gate technologies in Portus, the ancient harbour of Rome, reconstructed from event stratigraphy and multi-proxy sediment analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lisé-Pronovost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. St-Onge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Ph Goiran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Abichou</w:t>
+                <w:t xml:space="preserve">A. Herries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 511, pp.140 - 152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2019.04.007⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 511, pp.79-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111914v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic resilience of Carthage during the Punic Wars: Insights from sediments of the Medjerda delta around Utica (Tunisia)</w:t>
               </w:r>
@@ -4327,442 +4327,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quoi ressemblait Portus ? Un débat enfin résolu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geoarcheologia di Ostia : Una città fuviale tra mare e laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittori Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noirot Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 390, pp.34-35</w:t>
+              <w:t xml:space="preserve">Forum Romanum Belgicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01966397v1</w:t>
+                <w:t xml:space="preserve">hal-01967449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of geochemistry to ancient harbor geoarcheology: The example of Ostia Antica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A quoi ressemblait Portus ? Un débat enfin résolu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 390, pp.34-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869227v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01966397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Sea Level Variations at Alexandria (Nile Delta, Egypt) over the Last Millennia: Archaeological Implications for the Ancient Harbour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The contribution of geochemistry to ancient harbor geoarcheology: The example of Ostia Antica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Magdy Torab</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ägypten und Levante / Egypt and the Levant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28, pp.219-234. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 193, pp.170-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1553/AEundL28s219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02119961v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarcheologia di Ostia : Una città fuviale tra mare e laguna</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative Sea Level Variations at Alexandria (Nile Delta, Egypt) over the Last Millennia: Archaeological Implications for the Ancient Harbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittori Cécile</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magdy Torab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Romanum Belgicum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ägypten und Levante / Egypt and the Levant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.219-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1553/AEundL28s219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967449v1</w:t>
+                <w:t xml:space="preserve">halshs-02119961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeology of the Roman port-city of Ostia: Fluvio-coastal mobility, urban development and resilience</w:t>
               </w:r>
@@ -4888,640 +4888,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of Portus Mareoticus: Ancient Alexandria's lake harbour (Nile Delta, Egypt)</w:t>
+                <w:t xml:space="preserve">Sur les traces de Strabon : dans les paysages des cités antiques d'Ionie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Flaux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13, pp.669-681</w:t>
+              <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01676710v1</w:t>
+                <w:t xml:space="preserve">halshs-01672493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Interactions between the Roman City of Ostia and Its Paleomeander, Tiber Delta, Italy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Geoarchaeology of Portus Mareoticus: Ancient Alexandria's lake harbour (Nile Delta, Egypt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena El-Assal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Shaalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Pannuzi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.669-681</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01411253v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01676710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of human activities in the Pb isotopes signatures of coastal sediments from the Roman archaeological site of Cala Francese, Cape Corsica (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-Term Interactions between the Roman City of Ostia and Its Paleomeander, Tiber Delta, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pannuzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.08.002⟩</w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (2), pp.215-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01676708v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01411253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “palaeoenvironmental age-depth model” to interpret sedimentary sequences in harbour context (Portus, Italy)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Record of human activities in the Pb isotopes signatures of coastal sediments from the Roman archaeological site of Cala Francese, Cape Corsica (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lechenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Otten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.8011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.770-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674276v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01676708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces de Strabon : dans les paysages des cités antiques d'Ionie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tardy</w:t>
+                <w:t xml:space="preserve">A “palaeoenvironmental age-depth model” to interpret sedimentary sequences in harbour context (Portus, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (2), pp.167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.8011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01672493v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rome’s urban history inferred from Pb-contaminated waters trapped in its ancient harbor basins</w:t>
               </w:r>
@@ -5635,545 +5635,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01672991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting Portus with Ostia: preliminary results of a geoarchaeological study of the navigable canal on the Isola Sacra</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palynology and ostracodology at the Roman port of ancient Ostia (Rome, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kris D. Strutt</w:t>
+                <w:t xml:space="preserve">L. Sadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin J. Millett</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, LES PORTS DANS L'ESPACE MÉDITERRANÉEN ANTIQUE, 44 (Supplément 44), pp.293-303</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (9), pp.1502-1512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424316v1</w:t>
+                <w:t xml:space="preserve">hal-01384999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lead isotope perspective on urban development in ancient Naples</w:t>
+                <w:t xml:space="preserve">A geochemical and sedimentological perspective of the life cycle of Neapolis harbor (Naples, southern Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Duncan Keenan-Jones</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud-Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1600893113⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 150, pp.84-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111924v1</w:t>
+                <w:t xml:space="preserve">hal-03111927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geochemical and sedimentological perspective of the life cycle of Neapolis harbor (Naples, southern Italy)</w:t>
+                <w:t xml:space="preserve">A lead isotope perspective on urban development in ancient Naples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Goiran</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Keenan-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Romano</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 150, pp.84-97. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (22), pp.6148-6153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.08.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1600893113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111927v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynology and ostracodology at the Roman port of ancient Ostia (Rome, Italy)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connecting Portus with Ostia: preliminary results of a geoarchaeological study of the navigable canal on the Isola Sacra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sadori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Mazzini</w:t>
+                <w:t xml:space="preserve">Kris D. Strutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pepe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Pleuger</w:t>
+                <w:t xml:space="preserve">Martin J. Millett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (9), pp.1502-1512</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, LES PORTS DANS L'ESPACE MÉDITERRANÉEN ANTIQUE, 44 (Supplément 44), pp.293-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384999v1</w:t>
+                <w:t xml:space="preserve">halshs-01424316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie du bassin portuaire d'Ostie</w:t>
               </w:r>
@@ -6284,64 +6284,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene pollen record from Fiume Morto (Dead River), a palaeomeander of Tiber River near Ancient Ostia (central Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6418,64 +6418,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Development and Characteristics of Ancient Harbours—Applying the PADM Chart to the Case Studies of Ostia and Portus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferreol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6516,484 +6516,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01411229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geoarchaeology of Utica, Tunisia: The Paleogeography of the Mejerda Delta and Hypotheses Concerning the Location of the Ancient Harbor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+                <w:t xml:space="preserve">Dynamiques géomorphologiques et typologie géoarchéologique des ports antiques en contextes lagunaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenaelle Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gea.21514⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (2), pp.7215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.7215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01166837v1</w:t>
+                <w:t xml:space="preserve">hal-02559606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental imprints of landscape evolution and human activities during the Holocene in a small catchment of the Calanques Massif (Cassis, southern France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Empereur</w:t>
+                <w:t xml:space="preserve">The Geoarchaeology of Utica, Tunisia: The Paleogeography of the Mejerda Delta and Hypotheses Concerning the Location of the Ancient Harbor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683615585838⟩</w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (4), pp.291-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116129v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01166837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques géomorphologiques et typologie géoarchéologique des ports antiques en contextes lagunaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nick Marriner</w:t>
+                <w:t xml:space="preserve">Environmental imprints of landscape evolution and human activities during the Holocene in a small catchment of the Calanques Massif (Cassis, southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Baralis</w:t>
+                <w:t xml:space="preserve">C. Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luisa Blot</w:t>
+                <w:t xml:space="preserve">N. Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guenaelle Bony</w:t>
+                <w:t xml:space="preserve">J. Empereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (2), pp.7215. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (9), pp.1454-1469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.7215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683615585838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559606v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoenvironmental evolution of the ancient lagoon of Ostia Antica (Tiber delta, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7426,639 +7426,639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostie et l’embouchure du Tibre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+                <w:t xml:space="preserve">Hydrodynamic Modeling of the Roman Harbor of Portus in the Tiber Delta: The Impact of the North-Eastern Channel on Current and Sediment Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.1062⟩</w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (5), pp.357-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01856824v1</w:t>
+                <w:t xml:space="preserve">hal-01100126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie du port maritime d'Alexandrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ostie et l’embouchure du Tibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Empereur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonia Arnoldus-Huyzendveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100120v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology confirms location of the ancient harbour basin of Ostia (Italy)</w:t>
+                <w:t xml:space="preserve">Géoarchéologie du port maritime d'Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbonel P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Empereur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Géoarchéologie des ports antiques, 130, pp.26-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01009240v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeological results from the harbor of Taposiris and implications concerning the construction of the harbor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tronchère</w:t>
+                <w:t xml:space="preserve">Geoarchaeology confirms location of the ancient harbour basin of Ostia (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Millet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ägypten und Levante / Egypt and the Levant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.389-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058528v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01009240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Modeling of the Roman Harbor of Portus in the Tiber Delta: The Impact of the North-Eastern Channel on Current and Sediment Dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Geoarchaeological results from the harbor of Taposiris and implications concerning the construction of the harbor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tronchere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ägypten und Levante / Egypt and the Levant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXII-XXIII, pp.383-394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gea.21485⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01100126v1</w:t>
+                <w:t xml:space="preserve">hal-01058528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Was the Piraeus peninsula (Greece) a rocky island? Detection of pre-Holocene rocky relief with borehole data and resistivity tomography analysis</w:t>
               </w:r>
@@ -8070,64 +8070,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Apostolopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42, pp.412-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8165,64 +8165,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’île du Pirée : quand les géographes du XXIe siècle valident une assertion du savant grec Strabon vieille de 2000 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Apostolopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8450,51 +8450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Albarède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8535,569 +8535,569 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01099828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of Alexandria (Egypt): 8,000 Years of Coastal Evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A harbour–canal at Portus: a geoarchaeological approach to the Canale Romano: Tiber delta, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Cavero</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">Pascal Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Byzas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Harbors and Harbor Cities in the Eastern Mediterranean from Antiquity to the Byzantine Period: Recent Discoveries and Current Approaches, 19 (2), pp.727-741</w:t>
+              <w:t xml:space="preserve">Water History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Roman canals studies, 6 (1), pp.31-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01979104v1</w:t>
+                <w:t xml:space="preserve">hal-01100426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A harbour–canal at Portus: a geoarchaeological approach to the Canale Romano: Tiber delta, Italy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoarchaeology of Alexandria (Egypt): 8,000 Years of Coastal Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Roman canals studies, 6 (1), pp.31-49</w:t>
+              <w:t xml:space="preserve">Byzas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Harbors and Harbor Cities in the Eastern Mediterranean from Antiquity to the Byzantine Period: Recent Discoveries and Current Approaches, 19 (2), pp.727-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100426v1</w:t>
+                <w:t xml:space="preserve">halshs-01979104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative sea level changes during Roman times in the Northwest Mediterranean: the 1st century AD fish tank of Forum Julii, Fréjus, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tephrochronological study in the Maccarese lagoon (near Rome, Italy) : Identification of Holocene tephra layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Excoffon</w:t>
+                <w:t xml:space="preserve">G. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Flaux</w:t>
+                <w:t xml:space="preserve">P.Y. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gea.21444⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 ((1):), pp.65-74 (IF 1,089). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.6494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061642v1</w:t>
+                <w:t xml:space="preserve">hal-00817091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tephrochronological study in the Maccarese lagoon (near Rome, Italy) : Identification of Holocene tephra layers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Relative sea level changes during Roman times in the Northwest Mediterranean: the 1st century AD fish tank of Forum Julii, Fréjus, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Lefevre</w:t>
+                <w:t xml:space="preserve">Pierre Excoffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Siani</w:t>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24 ((1):), pp.65-74 (IF 1,089). </w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, pp.363-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.6494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gea.21444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817091v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique syro-française de Ras Shamra – Ougarit en 2009 et 2010 (69e et 70e campagnes)</w:t>
               </w:r>
@@ -9211,303 +9211,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of the Canale di Communicazione Traverso in Portus: the Roman maritime harbour below fluvial influence (Tiber delta, Italy)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugo Delile</w:t>
+                <w:t xml:space="preserve">Geoarchaeology of an ancient river harbour: Avaris and and the Pzlusiac branch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Preusser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1, pp.75-90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9754⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 1, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01233189v1</w:t>
+                <w:t xml:space="preserve">halshs-01223857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of an ancient river harbour: Avaris and and the Pzlusiac branch</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tronchere</w:t>
+                <w:t xml:space="preserve">Characteristics of the Canale di Communicazione Traverso in Portus: the Roman maritime harbour below fluvial influence (Tiber delta, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferreol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1, pp.23-36. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 1, pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9701⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01223857v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01233189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Canale di Comunicazione Traverso in Portus: the Roman sea harbour under river influence (Tiber delta, Italy)</w:t>
               </w:r>
@@ -9532,106 +9532,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1, pp.75-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.9754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01099942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -9769,51 +9769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient harbours and Holocene morphogenesis of the Ras Ibn Hani peninsula (Latakia, Syria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9888,256 +9888,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portus altitudes de structures archéologiques par rapport au niveau marin antique (Secteur : Magazzini di Traiano et Darsena)</w:t>
+                <w:t xml:space="preserve">Piraeus, the ancient island of Athens: Evidence from Holocene sediments and historical archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Giulia Boetto</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Triantaphyllou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 123 (1), pp.288 - 294</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (6), pp.531-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01856912v1</w:t>
+                <w:t xml:space="preserve">halshs-00966548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piraeus, the ancient island of Athens: Evidence from Holocene sediments and historical archives</w:t>
+                <w:t xml:space="preserve">Portus altitudes de structures archéologiques par rapport au niveau marin antique (Secteur : Magazzini di Traiano et Darsena)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roland Etienne</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39 (6), pp.531-534</w:t>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (1), pp.288 - 294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00966548v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeology of the Claudian and Trajan ports at Portus, on the Tiber river delta</w:t>
               </w:r>
@@ -10149,64 +10149,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tronchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10308,51 +10308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Maqdissi Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 87, pp.47 - 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10528,77 +10528,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Millett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 122 (1), pp.263 - 267</w:t>
@@ -10640,90 +10640,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoenvironmental reconstruction of the ancient harbors of Rome: Claudius and Trajan's marine harbors on the Tiber delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tronchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 216 (1), pp.3-13</w:t>
@@ -10752,64 +10752,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal and ancient harbour geoarchaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10881,90 +10881,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed fauna sheds new light on relative sea-level changes in the ancient harbour of Portus (Rome)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tronchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Collalelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 112, pp.59 - 67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11023,51 +11023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delta du Tibre. Campagne de carottage 2008 : étude des canaux de Portus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11144,77 +11144,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander the Great's tombolos at Tyre and Alexandria, eastern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 100 (3-4), pp.377 - 400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11286,77 +11286,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tronchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 120 (1), pp.217 - 228. </w:t>
@@ -11489,77 +11489,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarcheology of Avaris: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tronchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferreol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11614,51 +11614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Alexandria's Heptastadion on coastal hydro-sedimentary dynamics during the Hellenistic period: a numerical modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11718,90 +11718,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutant lead reveals the pre-Hellenistic occupation and ancient growth of Alexandria, Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33 (6), </w:t>
@@ -11852,64 +11852,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological evolution of Alexandria’s maritime façade during the past 6000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abd el-Maguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12011,51 +12011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 33 (1), pp.253 - 272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12102,51 +12102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie des ports antiques en Méditerranée : problématiques et études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, XI, pp.647-669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12266,51 +12266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité des milieux littoraux de Cumes, Champs Phlégréens, Campanie, Italie du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-F. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12378,51 +12378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Holocene paleo-environmental evolution and coastline changes of Kition, Larnaca, Cyprus, Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12537,51 +12537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution holocène des littoraux d'Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12658,51 +12658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sédimentologiques et biologiques sur le tombolo et dans le port antique d'Alexandrie, Egypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 123, pp.560-566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12873,51 +12873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3000 ans de modification des environnements littoraux à Kition-Bamboula, Larnaca, Chypre, Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13102,993 +13102,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations environnementales, urbaines et portuaires à Burgaz (Cnide, péninsule de Datça, Turquie)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Delile</w:t>
+                <w:t xml:space="preserve">Effet réservoir local en mer Méditerranée : Posidonie vs coquilles ? Implications géoarchéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Leidwanger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 45èmes Rencontres internationales d’Histoire et d’Archéologie de Nice Côte d’Azur. Océans, littoraux, îles et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">12ème journée REFRAIN : RÉseau Francophone du Radiocarbone et autres cosmonucléides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, christine oberlin; Olivier Tombret, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440209v1</w:t>
+                <w:t xml:space="preserve">hal-05465955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeological insights into the redevelopment of Alexandria’s ancient harbours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouveaux regards sur le port circulaire de Carthage : l’apport de la géoarchéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alexandria and the Sea II: Continuity and Change from Ptolemaic to Roman Alexandria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford Centre for Maritime Archaeology, Sep 2025, Oxford (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire d'archéologie portuaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Souen Fontaine; Kalliopi Baika; Jimmy Mouchard, Nov 2025, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05240255v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05376294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie des ports antiques d’Utique, Carthage et Tyr</w:t>
+                <w:t xml:space="preserve">Géoarchéologie des ports antiques – méthodologie et étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La coopération archéologique tuniso-française : nouvelles orientations, nouveaux résultats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Gammarth, Tunisia, Tunisie</w:t>
+              <w:t xml:space="preserve">Lieu de commerce et patrimoine culturel mondial L'ancienne ville portuaire de Carthage &amp; Tunis dans la tradition archéologique ainsi que dans les récits de voyage et des images historiques de l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Burghart Schmidt &amp; Christine Lorenz-Lossin (Universität Vechta); Karin Sion-Jenkis (Université Bordeaux Montaigne); Ghazi Gherairi (Université de Carthage), Sep 2025, Carthage, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05240184v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05240155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology of the Tyre tombolo: implications for the location of ancient harbours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+                <w:t xml:space="preserve">Mutations environnementales, urbaines et portuaires à Burgaz (Cnide, péninsule de Datça, Turquie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Leidwanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les 45èmes Rencontres internationales d’Histoire et d’Archéologie de Nice Côte d’Azur. Océans, littoraux, îles et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466284v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux regards sur le port circulaire de Carthage : l’apport de la géoarchéologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoarchaeological insights into the redevelopment of Alexandria’s ancient harbours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'archéologie portuaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Souen Fontaine; Kalliopi Baika; Jimmy Mouchard, Nov 2025, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Alexandria and the Sea II: Continuity and Change from Ptolemaic to Roman Alexandria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford Centre for Maritime Archaeology, Sep 2025, Oxford (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05376294v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05240255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie des ports antiques – méthodologie et étude de cas</w:t>
+                <w:t xml:space="preserve">Géoarchéologie des ports antiques d’Utique, Carthage et Tyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lieu de commerce et patrimoine culturel mondial L'ancienne ville portuaire de Carthage &amp; Tunis dans la tradition archéologique ainsi que dans les récits de voyage et des images historiques de l'époque moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Burghart Schmidt &amp; Christine Lorenz-Lossin (Universität Vechta); Karin Sion-Jenkis (Université Bordeaux Montaigne); Ghazi Gherairi (Université de Carthage), Sep 2025, Carthage, Tunisie</w:t>
+              <w:t xml:space="preserve">La coopération archéologique tuniso-française : nouvelles orientations, nouveaux résultats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Gammarth, Tunisia, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05240155v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05240184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet réservoir local en mer Méditerranée : Posidonie vs coquilles ? Implications géoarchéologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geomorphology of the Tyre tombolo: implications for the location of ancient harbours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème journée REFRAIN : RÉseau Francophone du Radiocarbone et autres cosmonucléides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, christine oberlin; Olivier Tombret, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465955v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining tales, historical maps and geoscience to shade light on the old harbors along the northern tip of Sumatra (9th-18th century).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archéologie et environnement des sociétés anciennes du Proche-Orient et de la Méditerranée de la Préhistoire au Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Nice 2025 : Océans, littoraux, îles et sociétés : fluctuations environnementales, activités humaines et défis socio-environnementaux à travers le temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tatiana Theodoropoulou; Alexandra Bivolaru; Nicolas Naudinot, Oct 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée IMU 2025 - Penser l'avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397413v1</w:t>
+                <w:t xml:space="preserve">hal-05465991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie du bassin portuaire primitif de l’Ancienne-Knidos (péninsule de Datça, sud-ouest de la Turquie).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Combining tales, historical maps and geoscience to shade light on the old harbors along the northern tip of Sumatra (9th-18th century).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomy Afrizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazli Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Rencontres de Nice 2025 : Océans, littoraux, îles et sociétés : fluctuations environnementales, activités humaines et défis socio-environnementaux à travers le temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tatiana Theodoropoulou; Alexandra Bivolaru; Nicolas Naudinot, Oct 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540580v1</w:t>
+                <w:t xml:space="preserve">hal-05397413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie et environnement des sociétés anciennes du Proche-Orient et de la Méditerranée de la Préhistoire au Moyen Age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géoarchéologie du bassin portuaire primitif de l’Ancienne-Knidos (péninsule de Datça, sud-ouest de la Turquie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée IMU 2025 - Penser l'avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465991v1</w:t>
+                <w:t xml:space="preserve">hal-05540580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ancient Harbours of Portus and Utica: The Delta-Port Relationship</w:t>
               </w:r>
@@ -14156,51 +14156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geoarchaeological and Palaeoenvironmental Project in the Coastal Areas Surrounding Cosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Pili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14445,51 +14445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées IMU 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LABEX IMU, UDL, ANR, Apr 2024, Lyon (ENS), France</w:t>
@@ -14594,234 +14594,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de l’environnement de la cité étrusque de Populonia (Toscane, Italie) par l’approche géoarchéologique : premiers éléments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géo-archéologie des sites portuaires d’Utique et de Carthage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q14 : Tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEQ; Université de Rennes, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">L’Afrique du Nord antique et médiévale et la mer : navigation, installations portuaires, ressources et représentations, XIes Journées d’Études nord-africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres; SEMPAM, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690259v1</w:t>
+                <w:t xml:space="preserve">hal-04525161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géo-archéologie des sites portuaires d’Utique et de Carthage</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution de l’environnement de la cité étrusque de Populonia (Toscane, Italie) par l’approche géoarchéologique : premiers éléments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Goyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles van Heems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Afrique du Nord antique et médiévale et la mer : navigation, installations portuaires, ressources et représentations, XIes Journées d’Études nord-africaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres; SEMPAM, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Q14 : Tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEQ; Université de Rennes, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525161v1</w:t>
+                <w:t xml:space="preserve">hal-04690259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled natural and human induced environmental history during the Holocene in Utica (Tunisia): lipid biomarkers and metal pollution</w:t>
               </w:r>
@@ -14926,234 +14926,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portus (Italie) : Dernières avancées scientifiques pour l'étude des structures portuaires et des bassins</w:t>
+                <w:t xml:space="preserve">Il terreno agricolo e la sua storia: scopriamo i sedimenti del nostro territorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les paysages portuaires: Espaces patrimoniaux, entre réel et imaginaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Perpignan, Nov 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Biologico è Natura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oasi WWF Lago di Burano, May 2023, Capalbio, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280771v1</w:t>
+                <w:t xml:space="preserve">hal-04144490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il terreno agricolo e la sua storia: scopriamo i sedimenti del nostro territorio</w:t>
+                <w:t xml:space="preserve">Portus (Italie) : Dernières avancées scientifiques pour l'étude des structures portuaires et des bassins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cocquyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologico è Natura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oasi WWF Lago di Burano, May 2023, Capalbio, Italy</w:t>
+              <w:t xml:space="preserve">Les paysages portuaires: Espaces patrimoniaux, entre réel et imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Perpignan, Nov 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144490v1</w:t>
+                <w:t xml:space="preserve">hal-04280771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O’Estrucan Ports, Where Are Thou ? Multiproxy sedimentological investigation of the Orbetello Lagoon</w:t>
               </w:r>
@@ -15267,579 +15267,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the temporal trajectory of the Ostia lagoon (Tiber delta, Italy). From natural to anthropogenic drivers and processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">New insights on the Holocene environmental evolution of the ancient harbour of Lechaion (Corinth, Greece): the first results of an interdisciplinary project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Athanasopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Mazzini</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Lovén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q13 Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Under the Mediterranean II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Malte, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797515v1</w:t>
+                <w:t xml:space="preserve">hal-03845120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of changes in sediment provenance by mid-infrared spectroscopy and sediment source fingerprinting in two Holocene river deltas: Albegna, Italy, and Aceh, Indonesia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fish tanks and past relative sea-level variations in Tyre, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 13; Session: Deciphering landscape evolution from different angles: combining geochronology, quantitative geomorphology and modelling approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The Roman Fish tanks of the Mediterranean: recent interpretations for the sea level changes during the last 2000 years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marco Anzidei; Flavio Enei; Eleni Kolaiti; Kurt Lambeck, Sep 2022, Santa Severa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618264v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03787267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish tanks and past relative sea-level variations in Tyre, Lebanon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing the temporal trajectory of the Ostia lagoon (Tiber delta, Italy). From natural to anthropogenic drivers and processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Mazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Roman Fish tanks of the Mediterranean: recent interpretations for the sea level changes during the last 2000 years</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marco Anzidei; Flavio Enei; Eleni Kolaiti; Kurt Lambeck, Sep 2022, Santa Severa, Italy</w:t>
+              <w:t xml:space="preserve">Q13 Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03787267v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the Holocene environmental evolution of the ancient harbour of Lechaion (Corinth, Greece): the first results of an interdisciplinary project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bjørn Lovén</w:t>
+                <w:t xml:space="preserve">Identification of changes in sediment provenance by mid-infrared spectroscopy and sediment source fingerprinting in two Holocene river deltas: Albegna, Italy, and Aceh, Indonesia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Meilianda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Under the Mediterranean II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Malte, Malta</w:t>
+              <w:t xml:space="preserve">Quaternaire 13; Session: Deciphering landscape evolution from different angles: combining geochronology, quantitative geomorphology and modelling approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845120v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarcheologia della laguna di Orbetello e geomorfologia dei tomboli della Giannella e della Feniglia: il contributo dei carotaggi e della geofisica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Leporati Persiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conoscere senza scavare. La storia del territorio attraverso l’archeologia non invasiva: risultati e prospettive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Orbetello, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15864,90 +15864,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the Holocene environmental evolution of the ancient harbour of Lechaion (Corinth, Greece): the first results of an interdisciplinary project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Athanasopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjørn Lovén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16002,51 +16002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to optimize the study of Cyprideis torosa (Jones, 1850) sieve pores: Morphometric indices and automatic detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16108,290 +16108,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studio geoarcheologico comparativo del Canale di Mario e del Canale Nord di Portus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoarchaeology of the ancient harbours of Alexandria (Egypt): state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Alexandria and the Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damian Robinson; Andrew Wilson, Oct 2021, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03564170v1</w:t>
+                <w:t xml:space="preserve">halshs-03504618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of the ancient harbours of Alexandria (Egypt): state of the art</w:t>
+                <w:t xml:space="preserve">Coastal geoarchaeology along the circum Mediterraneum: methodology, terminology and case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alexandria and the Sea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Damian Robinson; Andrew Wilson, Oct 2021, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Roman Waters : Literature, Archaeology, and New Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMU Munich, Janyce Desiderio and Krešimir Vuković, Alexander von Humboldt Foundation, Sep 2021, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03504618v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal geoarchaeology along the circum Mediterraneum: methodology, terminology and case studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Studio geoarcheologico comparativo del Canale di Mario e del Canale Nord di Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman Waters : Literature, Archaeology, and New Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LMU Munich, Janyce Desiderio and Krešimir Vuković, Alexander von Humboldt Foundation, Sep 2021, Munich, Germany</w:t>
+              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762023v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03564170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports perdus des étrusques</w:t>
               </w:r>
@@ -16660,355 +16660,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of the canals of Portus: Palaeodynamics, navigability and maintenance (Tiber delta, Italy)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Integrating geophysical and geoarchaeological surveys for the reconstruction of a Roman Port infrastructure: the Claudian Harbour at Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Strutt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water and Waterways Management in the Roman Empire An Interdisciplinary Workshop Integrating Roman Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marguerite Ronin; Peter Candy, Jul 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">New global perspectives on archaeological prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Sligo, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02342961v1</w:t>
+                <w:t xml:space="preserve">halshs-03189896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geographical Context of Ports</w:t>
+                <w:t xml:space="preserve">Geoarchaeology of the canals of Portus: Palaeodynamics, navigability and maintenance (Tiber delta, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Winnie May Chan</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Strutt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman Ports in Time and Space: Reflections upon Issues raised by the PortusLimen Project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Water and Waterways Management in the Roman Empire An Interdisciplinary Workshop Integrating Roman Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marguerite Ronin; Peter Candy, Jul 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03189886v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02342961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating geophysical and geoarchaeological surveys for the reconstruction of a Roman Port infrastructure: the Claudian Harbour at Portus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephen Kay</w:t>
+                <w:t xml:space="preserve">The Geographical Context of Ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Pomar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Winnie May Chan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New global perspectives on archaeological prospection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Sligo, Ireland</w:t>
+              <w:t xml:space="preserve">Roman Ports in Time and Space: Reflections upon Issues raised by the PortusLimen Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03189896v1</w:t>
+                <w:t xml:space="preserve">halshs-03189886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations géomorphologiques des villes côtières ou des paysages urbains : les cas d’Alexandrie, de Kition et de Tyr</w:t>
               </w:r>
@@ -17102,77 +17102,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the harbour to the city-port: a geoarchaeological approach of navigability and accessibility using the PADM chart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17223,51 +17223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geographical Context of Ports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winnie May Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17305,64 +17305,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Inter-Disciplinarity in the Study of Ports as Interfaces between Land and Sea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17394,398 +17394,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Palaeo-geography of the Medjerda delta and the lead palaeo-pollution trapped in the vicinity of Utica (Tunisia): first results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoarchaeological Research in the Northern Claudian Mole at Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winnie May Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portuslimen: Rome’s Mediterranean Ports (RoMP) Workshop 4</w:t>
+              <w:t xml:space="preserve">Portuslimen: Rome’s Mediterranean Ports (RoMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837253v1</w:t>
+                <w:t xml:space="preserve">halshs-01882762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuovi lavori sul Molo di Claudio e i Grandi Magazzini di Settimio Severo a Porto</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Hay</w:t>
+                <w:t xml:space="preserve">The Palaeo-geography of the Medjerda delta and the lead palaeo-pollution trapped in the vicinity of Utica (Tunisia): first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quinto seminario Ostiense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Portuslimen: Rome’s Mediterranean Ports (RoMP) Workshop 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01883884v1</w:t>
+                <w:t xml:space="preserve">hal-03837253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeological Research in the Northern Claudian Mole at Portus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Nuovi lavori sul Molo di Claudio e i Grandi Magazzini di Settimio Severo a Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Strutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portuslimen: Rome’s Mediterranean Ports (RoMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Quinto seminario Ostiense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01882762v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01883884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harbour core Pb isotopic records: a new high-resolution proxy for ancient urbanization</w:t>
               </w:r>
@@ -17892,103 +17892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostia Antica, località Fiume Morto: una rilettura della problematica archeologica e geoarcheologica alla luce delle indagini geofisiche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pannuzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinto seminario Ostiense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Rome, Italy</w:t>
@@ -18011,368 +18011,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01883883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology and palaeoenvironment of the Medjerda delta (Tunisia) during the Holocene: Evolution of the maritime façade of Utica and potential location for the Phoenician and Roman harbours</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geomorphology and Geoarchaeology of the Ancient Harbours of Piraeus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Lovén</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Portuslimen: Rome’s Mediterranean Ports (RoMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837245v1</w:t>
+                <w:t xml:space="preserve">halshs-01882741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rome’s urban story inferred from lead-contaminated waters trapped in its ancient harbor basins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geoarchaeology and palaeoenvironment of the Medjerda delta (Tunisia) during the Holocene: Evolution of the maritime façade of Utica and potential location for the Phoenician and Roman harbours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Mazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portuslimen: Rome’s Mediterranean Ports (RoMP) Workshop 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Rome, France</w:t>
+              <w:t xml:space="preserve">Winter colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837233v1</w:t>
+                <w:t xml:space="preserve">hal-03837245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology and Geoarchaeology of the Ancient Harbours of Piraeus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rome’s urban story inferred from lead-contaminated waters trapped in its ancient harbor basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Keenan-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bjørn Lovén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portuslimen: Rome’s Mediterranean Ports (RoMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Portuslimen: Rome’s Mediterranean Ports (RoMP) Workshop 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01882741v1</w:t>
+                <w:t xml:space="preserve">hal-03837233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary archives and ancient texts: Evaluating the contribution of the geological approach to the study of ancient harbours</w:t>
               </w:r>
@@ -18421,273 +18421,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02342956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux interdisciplinaires de l’archéologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between the ancient harbour bassins of Portus (Italy) and Alexandria (Egypt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du collège académique Sciences sociales de l’Université de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rome’s Mediterranean Ports Project.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Simon Keay and Pascal Arnaud, Jan 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02054748v1</w:t>
+                <w:t xml:space="preserve">halshs-01404882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeology of ancient Mediterranean harbours: the case of Alexandria (Egypt) and Portus (Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Alexandria International Conference on Maritime and Underwater Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dr. Mohamed Abd El-Maguid, Oct 2016, Alexandria, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between the ancient harbour bassins of Portus (Italy) and Alexandria (Egypt)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux interdisciplinaires de l’archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rome’s Mediterranean Ports Project.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Simon Keay and Pascal Arnaud, Jan 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées du collège académique Sciences sociales de l’Université de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01404882v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead palaeo-pollutions trapped in the ancient harbour of Naples</w:t>
               </w:r>
@@ -18917,260 +18917,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01474386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigabilité de l’embouchure du delta du Tibre à Ostie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giulia Boetto</w:t>
+                <w:t xml:space="preserve">Geochemical fingerprints of the palaeo-environments and the palaeo-pollutions trapped in the sedimentary archives of the Roman harbor basin of Ephesus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il ruolo delle vie d’acqua per la circolazione delle merci e degli uomini nelle regioni dei delta e delle foci urbanizzate: Guadalquivir, Nilo, Rodano, Tevere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Internationaler workshop die erforschung der römisch-byzantinischen hafenlandschaft von Ephesos als interdisziplinäres projek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Austria, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01479481v1</w:t>
+                <w:t xml:space="preserve">hal-03837210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical fingerprints of the palaeo-environments and the palaeo-pollutions trapped in the sedimentary archives of the Roman harbor basin of Ephesus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+                <w:t xml:space="preserve">Navigabilité de l’embouchure du delta du Tibre à Ostie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationaler workshop die erforschung der römisch-byzantinischen hafenlandschaft von Ephesos als interdisziplinäres projek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Austria, Austria</w:t>
+              <w:t xml:space="preserve">Il ruolo delle vie d’acqua per la circolazione delle merci e degli uomini nelle regioni dei delta e delle foci urbanizzate: Guadalquivir, Nilo, Rodano, Tevere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837210v1</w:t>
+                <w:t xml:space="preserve">halshs-01479481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTION DU SIG A LA RECONSTITUTION DES PROCESSUS DE PROGRADATION DE LA MAJERDA : quels enjeux pour le port d’Utique?</w:t>
               </w:r>
@@ -19182,51 +19182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première Rencontre pour l’Etude du Quaternaire en Tunisie (Qt1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Tunis – Cap Bon, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19303,51 +19303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t>
@@ -19415,51 +19415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19523,77 +19523,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convegno internazionale – Ostia Antica. Nuovi studi e confronto delle ricerche nei quartieri occidentali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
@@ -19661,51 +19661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20028,51 +20028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Albarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Geographical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Cologne, Germany</w:t>
@@ -20140,51 +20140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Albarede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20274,51 +20274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Albarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’Action Interdisciplinaire de Recherche (AIR) « Archéométrie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
@@ -20386,51 +20386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winiarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20498,51 +20498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tronchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Canterot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20619,51 +20619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Puertos antiguos : ciudad, desarrollo e infrastructuras </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillermo Pascual Berlanga; José Pérez Balleste, 2003, Valencia, France. pp.331-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20688,90 +20688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude géoarchéologique du littoral antique de Pouzzoles (Campanie) : le problème des variations relatives du niveau de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laborel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiente e Paesagio nella Magna Grecia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Tarento., Italie. pp.365 - 396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20822,527 +20822,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Old to New Knidos: Insights into Human-Environment Interplay Inferred from Harbor Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Delile</w:t>
+                <w:t xml:space="preserve">Posidonia versus shells, marine radiocarbon reservoir corrections for the Mediterranean sea. Geoarchaeological implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ICAANE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Radiocarbon 25 Conference, AGH University, Kraków</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kraków, Poland, Poland. Radiocarbon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440182v1</w:t>
+                <w:t xml:space="preserve">hal-05466162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posidonia versus shells, marine radiocarbon reservoir corrections for the Mediterranean sea. Geoarchaeological implications.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">From Old to New Knidos: Insights into Human-Environment Interplay Inferred from Harbor Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vittori</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon 25 Conference, AGH University, Kraków</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Kraków, Poland, Poland. Radiocarbon</w:t>
+              <w:t xml:space="preserve">14th ICAANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466162v1</w:t>
+                <w:t xml:space="preserve">hal-05440182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur la campagne d'Avril 2024 avec le carottier dit &amp;quot;Amaury&amp;quot;, modifié par le CCF, et la barge COR'IN dans la lagune d'Orbetello (Toscane, Italie)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Desnues</w:t>
+                <w:t xml:space="preserve">Géoarchéologie du bassin portuaire primitif de l’Ancienne-Knidos (péninsule de Datça, sud-ouest de la Turquie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l'Association des Sédimentologistes Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">25e colloque d’Archéométrie, GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489015v1</w:t>
+                <w:t xml:space="preserve">hal-05440173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie du bassin portuaire primitif de l’Ancienne-Knidos (péninsule de Datça, sud-ouest de la Turquie).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur la campagne d'Avril 2024 avec le carottier dit &amp;quot;Amaury&amp;quot;, modifié par le CCF, et la barge COR'IN dans la lagune d'Orbetello (Toscane, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Popp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Desnues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e colloque d’Archéométrie, GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">19ème congrès de l'Association des Sédimentologistes Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440173v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello)</w:t>
               </w:r>
@@ -21932,51 +21932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution du SIG à la reconstitution des processus de progradation de la Medjerda : Quels enjeux pour le port d'Utique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22317,277 +22317,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1983. Dynamiques des rivages et des fleuves : la contribution des géographes</w:t>
+                <w:t xml:space="preserve">Géoarchéologie du port circulaire de Carthage : l'apport des carottages pour la chronostratigraphie, les paléoprofondeurs et le fonctionnement du bassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Geyer</w:t>
+                <w:t xml:space="preserve">Semah Bettaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dalongeville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Callot</w:t>
+                <w:t xml:space="preserve">Valerian Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MOM Editions, pp.28-31, 2025</w:t>
+              <w:t xml:space="preserve">L’Afrique du Nord antique et médiévale et la mer Installations portuaires, ressources et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530552v1</w:t>
+                <w:t xml:space="preserve">hal-05229812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie du port circulaire de Carthage : l'apport des carottages pour la chronostratigraphie, les paléoprofondeurs et le fonctionnement du bassin</w:t>
+                <w:t xml:space="preserve">1983. Dynamiques des rivages et des fleuves : la contribution des géographes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semah Bettaib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vittori</w:t>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerian Jesus</w:t>
+                <w:t xml:space="preserve">Rémi Dalongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Afrique du Nord antique et médiévale et la mer Installations portuaires, ressources et représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Editions, pp.28-31, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229812v1</w:t>
+                <w:t xml:space="preserve">hal-05530552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2007. OMEAA, une plateforme dédiée aux sciences environnementales</w:t>
               </w:r>
@@ -22791,390 +22791,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin portuaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Colin</w:t>
+                <w:t xml:space="preserve">Le port de Bassit : observations récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Braemer, P. Darcque. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KITION-BAMBOULA VIII : Le port de guerre de Kition</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bassit 2 (Syrie) - Fouilles Paul Courbin (1971-1884). Le tell du XVIe siècle av. J.-C. au VIe siècle ap. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.14-15, 2022, LEMA I</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03668196v1</w:t>
+                <w:t xml:space="preserve">halshs-04871241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution de l’environnement de Kition‑Bamboula : état de la question</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bassin portuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KITION-BAMBOULA VIII : Le port de guerre de Kition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOM Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 151-168, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.13617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOM Éditions</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">halshs-03668194v1</w:t>
+                <w:t xml:space="preserve">halshs-03668196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le port de Bassit : observations récentes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évolution de l’environnement de Kition‑Bamboula : état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dalongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bassit 2 (Syrie) - Fouilles Paul Courbin (1971-1884). Le tell du XVIe siècle av. J.-C. au VIe siècle ap. J.-C.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KITION-BAMBOULA VIII : Le port de guerre de Kition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOM Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 25-54, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.13617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04871241v1</w:t>
+                <w:t xml:space="preserve">halshs-03668194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in Geoarchaeological Research, Methodologies and Applications in Harbour Maritime Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winnie May Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23249,342 +23249,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03616455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêtes géographiques a Ras Shamra - Ougarit : les acquis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+                <w:t xml:space="preserve">Stratigraphy of « MOUN1 » Drill Core: Discussion of Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ougarit, un anniversaire : bilans et recherches en cours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Peeters, pp.155-184, 2021, Ras Shamra - Ougarit XXVIII, 978-90-429-4691-0</w:t>
+              <w:t xml:space="preserve">The Themistoclean Shipsheds in Group 1 at Mounichia Harbour – Architecture, Topography and Finds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03504709v1</w:t>
+                <w:t xml:space="preserve">hal-03905584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphy of « MOUN1 » Drill Core: Discussion of Results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chabrol</w:t>
+                <w:t xml:space="preserve">Enquêtes géographiques a Ras Shamra - Ougarit : les acquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Matoian. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Themistoclean Shipsheds in Group 1 at Mounichia Harbour – Architecture, Topography and Finds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Ougarit, un anniversaire : bilans et recherches en cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Peeters, pp.155-184, 2021, Ras Shamra - Ougarit XXVIII, 978-90-429-4691-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905584v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostia Antica, località Fiume Morto : una rilettura della problematica archeologica e geoarcheologica alla luce delle nuove ricerche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pannuzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Strutt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostia, l'Italia e il Mediterraneo : intorno all'opera di Mireille Cébeillac-Gervasoni : atti del quinto seminario ostensie, Roma-Ostia, 21-22 febbraio 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection de l'École française de Rome (583), pp.161-199, 2021, 9782728314812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23618,90 +23618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ancient harbours of the Piraeus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ancient harbours of the Piraeus. The Themistoclean shipsheds in Group 1 at Mounichia Harbour : architecture, topography and finds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15.5, 2021, monographs of the danish institute at Athens, 978-87-7219-341-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23894,51 +23894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bellotti Piero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Caneva; C.M. Travaglini; C. Virlouvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roma, Tevere, Litorale. Ricerca tra Passato e Presente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CROMA - Università Roma Tre - École française de Rome, pp.53-60, 2017, </w:t>
@@ -24170,51 +24170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie CARCAUD, Gilles ARNAUD-FASSETTA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French geoarchaeology in the 21st century</w:t>
@@ -24273,51 +24273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ras Ibn Hani, “L’île” d’Ougarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24424,51 +24424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Matoïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24583,51 +24583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avaris et la branche pélusiaque du Nil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tronchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24635,51 +24635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Penven M.J., Regnauld H., Mercier D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilité des formes et surfaces terrestres. Des changements passés aux changements actuels.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.123-139, 2011, Collection Espace et Territoires</w:t>
@@ -24734,77 +24734,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tronchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portus and its Hinterland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18 (Chapter 2), pp.31 - 45, 2011, Archaeological Monographs of the British School at Rome, 9780904152609</w:t>
@@ -24947,90 +24947,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratigraphy of “MOUN1” Drill Core: Discussion of Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlopoulos Kosmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ancient Harbours of the Piraeus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25628,208 +25628,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous les eaux de Carthage, la mémoire d’un port millénaire refait surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
+                <w:t xml:space="preserve">Topographie et photogrammétrie subaquatique des viviers antiques à Tyr (Liban). Retour d’expérience et reconstitution du niveau marin à la période romaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/14lta⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/14z76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460715v1</w:t>
+                <w:t xml:space="preserve">hal-05368389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographie et photogrammétrie subaquatique des viviers antiques à Tyr (Liban). Retour d’expérience et reconstitution du niveau marin à la période romaine.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">Sous les eaux de Carthage, la mémoire d’un port millénaire refait surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/14z76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/14lta⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368389v1</w:t>
+                <w:t xml:space="preserve">hal-05460715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where is the Phoenician harbour of Tyre?</w:t>
               </w:r>
@@ -26368,51 +26368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458542v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Goiran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Vinai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Afrizal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100290" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leidwanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goiran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blichert-Toft" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stock" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109526" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Anastasi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Shehi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Strutt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-023-00324-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Steuer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Siemon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2139203" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783838v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ismail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106639" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916460v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.482.0407" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2021.106062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tricot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5292" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5057562" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Triantaphyllou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Tsourou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kouli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koukousioura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita D Dimiza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121621" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242036v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Kahwagi-Janho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905570v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Triantaphyllou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kouli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Frumenti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mimmo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3238" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3278" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107227" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265060v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pleuger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mazzini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abichou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNSTXN78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324923v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101782" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gadhoum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Abichou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.04.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111907v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Goiran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967435v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lis&#233;-Pronovost" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. St-Onge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herries" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.05.018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph Goiran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadhoum" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1821015116" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869227v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119961v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Torab" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/AEundL28s219" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967449v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittori C&#233;cile" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirot Brice" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.10.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNDVLH9Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676710v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena El-Assal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Shaalan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411253v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pannuzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21589" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676708v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lechenault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fontaine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Otten" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.08.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR1RPHBX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674276v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672493v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tardy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Keenan-Jones" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnaud-Godet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1706334114" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris D. Strutt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Millett" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111924v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600893113" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111927v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud-Godet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.08.026" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384999v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sadori" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pepe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420462v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384772v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411229v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreol Salomon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162587" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166837v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21514" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9647HFV4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116129v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goiran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marriner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Empereur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615585838" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559606v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baralis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Blot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bony" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7215" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248436v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vittori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salomon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pannuzi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.06.017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54WN2L5L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099871v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Stock" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.10.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195745v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248444v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Christiansen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856824v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus-Huyzendveld" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1062" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100120v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbonel P." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Empereur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009240v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.019" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W68CPB49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058528v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100126v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronchere" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21485" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JL0GW89B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100117v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Apostolopoulos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100489v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099838v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Delile" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mazzini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arnaud-Godet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.01.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099828v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1400097111" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979104v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100426v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061642v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21444" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XC41H9M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817091v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6494" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4QXDZ8JN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257470v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Haydar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozama Al-Bahloul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.1954" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233189v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9754" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1SJ28PR4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223857v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9701" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099942v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856823v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.299" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257491v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Maqdissi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856912v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966548v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pavlopoulos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Etienne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856812v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.491" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WTS67HS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857003v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Maqdissi Michel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258070v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856925v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593114v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856813v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goiran" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2451.2010.00740.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TKBB50M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856900v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Collalelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3177" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LKQK8FCP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856932v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ballantyne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Margaritis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2009.10540" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856815v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.01.013" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ0VK9P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856955v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perre Carbonel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2008.10433" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757546v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Djeghri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660644v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702788v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-9270.2006.00131.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116119v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL025824" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856820v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd&#160;el-Maguib" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Espic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.2132" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FC4NL67L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856933v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchyp.2003.1439" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092115v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061154v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr. Morhange" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092095v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vecchi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Blanc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bui Thi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856975v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourcier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Le Campion" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(00)00075-X" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BE5DF475C4CE7A8DEE45E7A7DEC2AD0FD41691A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092112v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourcier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbonel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morigi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092090v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856976v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Morhange" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laborel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giallanella" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00040-X" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C351A8EEFB9F9AD1F5F70B349CB63F1E3025F4E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091964v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kabouche" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1999.1637" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596392v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440209v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Leidwanger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240255v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240184v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466284v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376294v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240155v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465955v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guignard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397413v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540580v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465991v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963709v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460630v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pili" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042744v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Goyon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514975v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690259v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525161v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892384v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio L&#243;pez-Cilla" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E. Ortiz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinidad Torres" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis L&#243;pez Castro" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda S&#225;nchez-Palencia" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280771v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144490v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797515v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618264v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787267v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845120v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Athanasopoulos" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Lov&#233;n" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667328v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934047v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797517v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504618v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762023v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504620v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03401091v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Silvestri" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03757130v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342961v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189886v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189896v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pomar" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178345v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428717v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425027v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425031v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837253v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883884v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Sebastiani" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hay" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882762v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837284v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883883v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837245v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837233v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882741v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342956v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054748v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404869v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404882v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837226v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474386v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479481v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837210v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099895v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837194v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837166v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479500v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837157v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837107v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099888v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837085v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099878v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Albarede" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837054v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836979v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856964v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ognard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Canterot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Cluze" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856967v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857004v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laborel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440182v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466162v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489015v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Moya" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Popp" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Desnues" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440173v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556556v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276842v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Majewski" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daly" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sieh" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Horton" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32133.52962" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797503v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797488v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237056v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237632v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oueslati" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abichou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195739v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757594v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;b&#233;-Marichal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laurenti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boehm" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530552v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalongeville" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229812v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Bettaib" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Jesus" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530540v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delunel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745214v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Robinson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668196v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/13617" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.13617" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668194v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871241v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504709v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Traboulsi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905584v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas P Pavlopoulos" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452833v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/284883" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935455v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045743v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lebrun-Nesteroff" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus Huyzendveld" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789463v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellotti Piero" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17426/42005" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836792v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journalofromanarch.com/supplements/S104.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252618v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronch&#232;re Herv&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Prieur" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/6965-la-geoarcheologie-francaise-au-xxie-siecle.html" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233176v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laisney" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257475v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757557v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662403v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856885v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144380v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504797v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlopoulos Kosmas" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178283v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bi&#232;re" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789251v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe Caterina" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giardini" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Masi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sadori" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100445v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178293v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326333v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531231v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahimsamba Bomou" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460715v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14lta" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368389v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14z76" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432774v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vom2" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384980v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384998v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178272v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178287v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458542v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Goiran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Vinai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Afrizal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100290" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leidwanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goiran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blichert-Toft" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stock" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109526" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Anastasi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Shehi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Strutt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-023-00324-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Steuer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Siemon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2139203" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.482.0407" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783838v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ismail" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106639" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2021.106062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tricot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5292" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Kahwagi-Janho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Triantaphyllou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Tsourou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kouli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koukousioura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita D Dimiza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121621" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337663v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5057562" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905570v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Triantaphyllou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kouli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Frumenti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mimmo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3238" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3278" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107227" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pleuger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph Goiran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadhoum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abichou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.04.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mazzini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delile" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNSTXN78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324923v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101782" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gadhoum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Abichou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111907v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Goiran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lis&#233;-Pronovost" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. St-Onge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herries" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.05.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1821015116" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittori C&#233;cile" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirot Brice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966397v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869227v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.019" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119961v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Torab" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/AEundL28s219" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.10.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNDVLH9Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tardy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676710v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena El-Assal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Shaalan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pannuzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21589" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676708v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lechenault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fontaine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Otten" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.08.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR1RPHBX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674276v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Keenan-Jones" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnaud-Godet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1706334114" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384999v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sadori" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pepe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111927v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud-Godet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.08.026" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111924v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600893113" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424316v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris D. Strutt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Millett" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420462v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384772v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411229v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreol Salomon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162587" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559606v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baralis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Blot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bony" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7215" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166837v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21514" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9647HFV4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116129v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goiran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marriner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Empereur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615585838" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248436v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vittori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salomon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pannuzi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.06.017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54WN2L5L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099871v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Stock" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.10.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195745v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248444v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Christiansen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100126v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronchere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21485" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JL0GW89B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856824v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus-Huyzendveld" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1062" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100120v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbonel P." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Empereur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009240v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.019" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W68CPB49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058528v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100117v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Apostolopoulos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100489v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099838v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Delile" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mazzini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arnaud-Godet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.01.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099828v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1400097111" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100426v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979104v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817091v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6494" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4QXDZ8JN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061642v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21444" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XC41H9M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257470v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Haydar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozama Al-Bahloul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.1954" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223857v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9701" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233189v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9754" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1SJ28PR4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099942v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856823v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.299" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257491v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Maqdissi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966548v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pavlopoulos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Etienne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856912v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856812v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.491" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WTS67HS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857003v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Maqdissi Michel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258070v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856925v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593114v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856813v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goiran" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2451.2010.00740.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TKBB50M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856900v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Collalelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3177" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LKQK8FCP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856932v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ballantyne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Margaritis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2009.10540" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856815v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.01.013" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ0VK9P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856955v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perre Carbonel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2008.10433" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757546v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Djeghri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660644v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702788v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-9270.2006.00131.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116119v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL025824" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856820v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd&#160;el-Maguib" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Espic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.2132" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FC4NL67L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856933v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchyp.2003.1439" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092115v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061154v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr. Morhange" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092095v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vecchi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Blanc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bui Thi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856975v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourcier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Le Campion" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(00)00075-X" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BE5DF475C4CE7A8DEE45E7A7DEC2AD0FD41691A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092112v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourcier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbonel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morigi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092090v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856976v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Morhange" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laborel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giallanella" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00040-X" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C351A8EEFB9F9AD1F5F70B349CB63F1E3025F4E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091964v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kabouche" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1999.1637" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596392v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465955v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guignard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376294v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240155v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440209v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Leidwanger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240255v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240184v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466284v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465991v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397413v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540580v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963709v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460630v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pili" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042744v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Goyon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514975v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525161v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690259v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892384v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio L&#243;pez-Cilla" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E. Ortiz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinidad Torres" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis L&#243;pez Castro" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda S&#225;nchez-Palencia" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144490v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280771v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845120v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Athanasopoulos" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Lov&#233;n" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787267v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797515v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618264v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667328v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934047v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797517v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504618v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762023v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504620v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03401091v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Silvestri" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03757130v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189896v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pomar" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342961v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189886v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178345v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428717v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425027v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425031v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882762v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837253v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883884v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Sebastiani" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hay" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837284v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883883v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882741v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837245v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837233v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342956v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404882v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404869v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054748v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837226v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474386v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837210v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479481v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099895v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837194v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837166v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479500v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837157v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837107v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099888v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837085v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099878v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Albarede" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837054v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836979v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856964v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ognard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Canterot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Cluze" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856967v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857004v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laborel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466162v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440182v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440173v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489015v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Moya" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Popp" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Desnues" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556556v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276842v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Majewski" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daly" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sieh" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Horton" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32133.52962" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797503v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797488v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237056v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237632v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oueslati" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abichou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195739v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757594v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;b&#233;-Marichal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laurenti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boehm" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229812v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Bettaib" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Jesus" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530552v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalongeville" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530540v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delunel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745214v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Robinson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871241v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668196v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/13617" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.13617" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668194v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905584v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas P Pavlopoulos" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504709v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Traboulsi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452833v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/284883" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935455v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045743v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lebrun-Nesteroff" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus Huyzendveld" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789463v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellotti Piero" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17426/42005" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836792v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journalofromanarch.com/supplements/S104.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252618v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronch&#232;re Herv&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Prieur" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/6965-la-geoarcheologie-francaise-au-xxie-siecle.html" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233176v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laisney" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257475v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757557v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662403v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856885v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144380v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504797v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlopoulos Kosmas" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178283v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bi&#232;re" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789251v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe Caterina" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giardini" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Masi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sadori" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100445v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178293v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326333v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531231v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahimsamba Bomou" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368389v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14z76" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460715v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14lta" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432774v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vom2" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384980v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384998v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178272v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178287v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>