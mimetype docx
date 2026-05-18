--- v0 (2026-03-16)
+++ v1 (2026-05-18)
@@ -382,855 +382,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mozart et les médaillons en musique : comment l’air d’opéra peut-il valoir pour un portrait ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le portrait musical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, équipes ELH et LLA (F. Bercegol et F. Sounac), Oct 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pastorale, apothéose, allégorie. Sur les opéras de cour pour mariage princier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'opéra de cour en France (XVIIe-XVIIIe siècle). Goûts, espaces, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Musique Baroque de Versailles, Jun 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, équipes ELH et LLA (F. Bercegol et F. Sounac), Oct 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airs, scènes, allusions : fiction moderne et « goût d'opéra » dans les contes de Mme d'Aulnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude sur les contes de Mme d'Aulnoy (programme agrégation de lettres 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jan 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jan 2022, Toulouse, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des “amitiés particulières” : le Télémaque de Fénelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’amour et l’amitié au Grand Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Gand, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Gand, Belgique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hercule à la croisée des opéras (1662-1776) : épopée, tragédie, allégorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héraclès-Hercule, ou la plasticité du héros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Chacun doit savoir son métier”. Conversation et doctrine dans les Fables nouvelles de Houdar de La Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinérances de la fable (V)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’appelez-vous peindre ?” Contours et usages de la peinture dans les usages rhétoriques et poétiques aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Les « intraduisibles » du vocabulaire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour ou contre le bizarre ? Pensée critique et opérations poétiques chez Houdar de La Motte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Les premiers âges du bizarre (XVIe -XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“J’en appelle à l’exemple de la Reine” : l’apologétique de Jean-Georges Lefranc de Pompignan dans l’Oraison funèbre de Marie Leszczynska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Chrétiens contre Philosophes : autour de Loménie de Brienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idylles en musique pour les princes : Toulouse février 1701</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique, culture et identités dans les provinces du Sud-Ouest de la France (XVIIe -XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thalie chez les bergers : sur la qualité comique dans les pastorales données à l’Académie royale de musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Le Comique à l’Académie royale de musique (1669-1791)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballet héroïque, fuyante proie : remarques sur “une espèce toute nouvelle”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Les métamorphoses du ballet en un genre majeur de l’art lyrique français (XVIIe-XVIIIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184514v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02184521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gluck : poétique de la ritualité</w:t>
               </w:r>
@@ -1587,4781 +1587,4781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’opéra comme matrice du pathos en scène, d’Œdipe au Fanatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.49-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les premiers âges du bizarre : une bibliographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 114, pp.205-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathas sans David. Quand un sujet tragique circule entre les collèges, la cour et Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 113 (1), pp.105-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.113.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Jonathas sans David. Quand un sujet tragique circule entre les collèges, la cour et Saint-Cyr</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bizarre malgré lui ? Houdar de La Motte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 113 (1), pp.105-122. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, 114, pp.119-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le bizarre malgré lui ? Houdar de La Motte</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire d’incivilité vertu. Figures du duc de Montausier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 114, pp.119-135</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, N° 111, pp.97-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.111.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Faire d’incivilité vertu. Figures du duc de Montausier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir Furie : un désir d'opéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87, pp.127-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratoire des spectres dans le théâtre musical de l’orbe germanique (1754–1781)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arrêt sur scène / Scene Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asf.3090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’oraison funèbre et ses monuments (1615-1770)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 111, pp.97-112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla1.111.0097⟩</w:t>
+              <w:t xml:space="preserve">, 2021, N° 104, pp.69-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.104.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Devenir Furie : un désir d'opéra</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tombeau, la mémoire, et le reste. Dramaturgies du monument dans la tragédie et à l’opéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 104, pp.167-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.104.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Examiner le monument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 104 (1), pp.5-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.104.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemplation du lieu dans la solitude. Sur le paysage musical dans les opéras de Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 87, pp.127-142</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 84, pp.67-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/litteratures.3258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médée ou l’invocation en scène (1693-1797)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Théâtre Antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20, pp.47-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’oraison funèbre et ses monuments (1615-1770)</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empires du trouble et de la paix. Remarques sur la « pastorale héroïque » à l'opéra (1672-1754)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Fontenelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.233-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omasis, ou la reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Roucher-André Chénier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.151-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjouement, élégie, énigme. Remarques sur l'écart parodique dans Fénelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, N° 104, pp.69-84. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla1.104.0069⟩</w:t>
+              <w:t xml:space="preserve">, 2011, N° 74, pp.175-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla.074.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le tombeau, la mémoire, et le reste. Dramaturgies du monument dans la tragédie et à l’opéra</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « cérémonie » comme catégorie critique dans le Théâtre des Grecs du P. Brumoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.61-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.2153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du sublime dans l'opéra des lumières : Idomeneo de Mozart et Varesco »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43, p. 203-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.043.0203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La terreur et le rite (Alceste de Gluck)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 256, pp.94-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Perdre de vue son siècle » ? L'historicité du decorum dans les remarques des époux Dacier sur le théâtre et l'épopée antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, N° 104, pp.167-196. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla1.104.0167⟩</w:t>
+              <w:t xml:space="preserve">, 2010, N° 72 (2), pp.101-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla.072.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Examiner le monument</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Télémaque , ou la nostalgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, N° 104 (1), pp.5-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla1.104.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2009, N° 70 (3), pp.173-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla.070.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contemplation du lieu dans la solitude. Sur le paysage musical dans les opéras de Weber</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix dans Les Aventures de Télémaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.95-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bossuet en chaire à Dijon : le premier Sermon sur la Providence (1656) ou l’éloquence du discernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amis de Bossuet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.19-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résurrections princières de la tragédie grecque à la fin du règne de Louis XIV : l’Électre de Longepierre (1702) et l’Iphigénie en Tauride de Malézieu (1713)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, pp.115-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.1620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un merveilleux l'autre. Houdar de La Motte interprète de la tragédie cornélienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n° 225 (4), pp.697-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.044.0697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La duchesse du Maine et la simplicité du théâtre tragique. Sur la réfection de la tragédie grecque, de Malézieu à La Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études sur le XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31, pp.249-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en musique de la prophétie et ses enjeux dans l'Athalia de Haendel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11 (1), pp.127-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/calib.2002.1450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « tour » des mouvements dans les Journaux de Marivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 84, pp.67-82. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/litteratures.3258⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 45 (1), pp.105-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/litts.2001.2167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...1131 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...54 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu des indignes détours (Bajazet, Mithridate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Désert et l'Orient. Bajazet, Mithridate et autres études raciniennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2024, 978-2-406-17428-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17428-8.p.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La source et les ombres. Figures du Télémaque sur les scènes d’Europe au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles-Olivier Stiker-Métral et François Trémolières. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures et figures de Fénelon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.447-467, 2023, 978-2-406-14489-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14491-5.p.0447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stase et surgissement. Le bois sacré dans les rituels de l’opéra français (1690-1742)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Imbert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bois sacré. Histoire d’un paysage entre imaginaire cultuel et tradition culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.79-100, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pulm.20052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'entrée La Scuplture (La Motte et La Barre) à l'acte de ballet Pigmalion (Ballot de Sauvot et Rameau) : structures de la merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En un acte : les "actes de ballet" de Jean-Philippe Rameau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aedam Musicae, pp.59-69, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures du vulnérable, éclats de la dignité. Quand la scène d'opéra transpose une tragédie de Racine (Mithridate, Iphigénie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vorstellungen vonn Frühmittelalter bis ins 18. Jahrhundert / La Vulnérabilité : discours et représentations du Moyen-Âge aux siècles classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFB, pp.29-40, 2019, "Bedrohte Ordnungen / Ordres menacés"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour de Louis, le repos de Louis. Célébrer le Roi en petits opéras (1683-1700)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musiques en liberté. Entre la cour et la province au temps des Bourbons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°50, Ecole des Chartes, coll. Etudes et rencontres, pp.463-485, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littéraire, c'est-à-dire humain&amp;quot; : les auteurs du XVIIe siècle dans l'Aventure de Prométhée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raymond Naves. Les débuts de l'esthétique au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.85-97, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre, cercle, embrassement : de l’amitié des hommes dans la correspondance de Fénelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards de la recherche actuelle sur Fénelon : bilan et perspectives pour un troisième centenaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XLIII, 2, Œuvres &amp; Critiques, pp.39-52, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médée, ou l’invocation en scène (1693-1797)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médée : versions et interprétations d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance de l'oratorio et inscriptions du sublime : Il Ritorno di Tobia de Haydn (1775-1784)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A la croisée des arts. Sublime et musique religieuse en Europe (XVIIe et XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.63-79, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un certain unisson d’âmes » : rhétorique de la sympathie et imaginaire dans La Nouvelle Héloïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Belleguic, Jean-Pierre Cléro, Éric Van der Schueren et Sabrina Vervacke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Discours de la sympathie. Enquête sur une notion, de l’âge classique à la modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2014, 978-2-7056-8864-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antiquités à l’œuvre. L’Orfeo de Gluck et la nostalgie primitiviste dans l’Europe des années 1750-1770</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D’un Orphée l’autre (1762-1859) Métamorphoses d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne, pp.23-47, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genres lyriques et chorégraphiques sous l'Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Ballet de l'Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.16-20, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un spectacle si peu prévu ». Scènes d’opéra et poésie romanesque dans La Nouvelle Héloïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rousseau et le spectacle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.237-254, 2014, 978-2-200-28919-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.htold.2014.01.0237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maître, le père, l’ami. Pédagogie et fantasme dans les fictions de Fénelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures du maître. De l'autorité à l'autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.185-198, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.56025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fête et les fureurs. La couleur tragique dans l’Idoménée de Campra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Cessac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires d'André Campra (1660-1744) : d'Aix à Versailles, de l'Église à l'Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mardaga, pp.253-264, 2012, 978-2-8047-0104-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le locus terribilis dans l’Alceste de Gluck (1767-1776)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le paysage allégorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.265-281, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.53559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La destruction et l’ornement. Sur l’esthétique de la violence à l’opéra et dans la tragédie (1680-1750)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Berchtold, René Démoris et Christophe Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences du rococo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.203-223, 2012, 978-2-86781-750-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De tes enchantements vois l’inutile usage ». Pour une dramaturgie de l’échec dans la tragédie lyrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Perrin et Martial Poirson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Scènes de l'enchantement : arts du spectacle, théâtralité et contes merveilleux (XVIIe-XIXe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, pp.274-290, 2011, 978-2-84321-131-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idoménée au XVIIIe siècle. Sur la résurgence d’un mythe (1690-1792)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mythologie de l'Antiquité à la modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.267-280, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.39620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le miroir d’Armide. De l’épopée du Tasse à l’opéra de Quinault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Guéret-Laferté et Daniel Mortier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D'un genre littéraire à l'autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, pp.181-193, 2008, 978-2-87775-446-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idoménée jésuite, ou le sacrifice en scène : l’exemple de la tragédie du P. François Paulin (Lyon, 1700)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Piéjus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plaire et instruire. Le théâtre dans les collèges de l'Ancien Régime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes; Presses universitaires de Rennes, https://books.openedition.org/pur/28945?lang=fr, 2007, 978-2-7535-0363-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.28945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’art tragique d’évoquer les tempêtes : Idoménée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Berchtold, Emmanuel Le Roy Ladurie et Jean-Paul Sermain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Événement climatique et ses représentations (XVIIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, pp.323-343, 2007, 978-2-84321-093-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épique mitigé. De l’art d’accommoder les fureurs d’Achille sous le règne de Louis XIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Boutet et Camille Esmein-Sarrazin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palimpsestes épiques. Récritures et interférences génériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.45-61, 2006, 2-84050-467-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur l’économie du corps dans la prédication de Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Ferreyrolles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bossuet : le Verbe et l'Histoire (1704-2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.285-304, 2006, 978-2-7453-1389-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phèdre, fable fatale. Sur l’art des couleurs dans la tragédie mythologique (1677-1733)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique de la pensée. Études sur l'âge classique et le siècle philosophique : en hommage à Jean Dagen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.419-436, 2006, 978-2-7453-1467-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaire avec point de vue. De l’optique dans la prédication classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Roukhomovski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Optique des moralistes, de Montaigne à Chamfort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.419-434, 2005, 2-7453-1384-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prince, le prêtre et les enchantements. Effets d’opéra dans le Télémaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François-Xavier Cuche et Jacques Le Brun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fénelon. Mystique et Politique (1699-1999)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.497-514, 2004, 2-7453-0938-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houdar de La Motte librettiste (1697-1703), ou comment faire époque autour de 1700</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélia Gaillard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année 1700</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Günter Narr, pp.171-193, 2004, 3-8233-6056-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le songe et le moment : Sur la dramaturgie du songeur dans la tragédie lyrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Dauvois et Jean-Philippe Grosperrin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Songes et songeurs (XVIIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.187-203, 2003, 2-7637-7968-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furies de théâtre. Mythologie et dramaturgie des fureurs dans la tragédie classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fanny Népote-Desmarres. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mythe et histoire dans le théâtre classique. Hommage à Christian Delmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1), Société de Littératures Classiques, https://www.persee.fr/doc/licla_0992-5279_2002_hos_1_1_1815, 2002, 2-908728-30-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/licla.2002.1815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aventures de l’essai au XVIIe siècle : de l’art de conférer à l’art de converser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Glaudes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essai : métamorphoses d'un genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.217-249, 2002, 2-85816-601-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux où règne Armide : jardins d’opéra dans le roman français du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Cabanès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix de l’écrivain. Mélanges offerts à Guy Sagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Mirail, pp.23-30, 1996, 2-85816-279-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers âges du bizarre (XVIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">114, 2024, Littératures classiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scènes de spectres / Ghost Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kapitaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hiscock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecercle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Ladefoged-Larn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Closson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arrêt sur scène / Scene Focus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, 2022, Scènes de spectres / Ghost Scenes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’idée de monument et ses représentations à l’âge classique. Textes, voix, scènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Grosperrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837601v1</w:t>
-              </w:r>
-[...2460 lines deleted...]
-                <w:t xml:space="preserve">hal-04493489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6857,51 +6857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Grosperrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837683v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837673v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184548v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184503v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.113.0105" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.111.0097" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494908v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.3090" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.104.0069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.104.0167" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.104.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.3258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.074.0175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.2153" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.043.0203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.072.0101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.070.0173" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.1620" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.044.0697" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/calib.2002.1450" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litts.2001.2167" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04878091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kapitaniak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hiscock" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecercle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ladefoged-Larn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Closson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837601v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17428-8.p.0129" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14491-5.p.0447" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.20052" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184437v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184424v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493119v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.htold.2014.01.0237" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.56025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493163v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53559" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39620" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.28945" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494869v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494828v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494012v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493477v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493623v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.2002.1815" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493489v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533064v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dacier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.072.0251" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999583v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pi&#233;jus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Naudeix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeilliez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Civardi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vernet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/3492/plaire-et-instruire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Grosperrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837683v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837742v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184548v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184521v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184503v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812179v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.113.0105" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.111.0097" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494908v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.3090" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.104.0069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.104.0167" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.104.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.3258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.074.0175" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.2153" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.043.0203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.072.0101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.070.0173" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.1620" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.044.0697" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/calib.2002.1450" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litts.2001.2167" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17428-8.p.0129" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493171v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14491-5.p.0447" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493173v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.20052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184471v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184401v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184437v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184490v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493656v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493119v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.htold.2014.01.0237" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.56025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493526v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53559" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493504v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39620" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493080v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.28945" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493592v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493672v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493606v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494869v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494828v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494012v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493477v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493083v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.2002.1815" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493623v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891842v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04878091v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kapitaniak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hiscock" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecercle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ladefoged-Larn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Closson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837601v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533064v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04493094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dacier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.072.0251" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999583v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pi&#233;jus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Naudeix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeilliez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Civardi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vernet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/3492/plaire-et-instruire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>