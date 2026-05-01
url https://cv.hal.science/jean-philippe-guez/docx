--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -1832,255 +1832,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il va arriver quelque chose… » : construction du temps dans l’ekphrasis de tableau (Achille Tatius, Philostrate)</w:t>
+                <w:t xml:space="preserve">Magie et sophistique dans la &amp;lt;i&amp;gt;Vie d'Apollonios de Tyane&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Trame et le Tableau. Poétiques et rhétoriques du récit et de la description dans l'Antiquité grecque et latine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.35-51, 2012, La Licorne, 978-2-7535-2162-9</w:t>
+              <w:t xml:space="preserve">Éclats de littérature grecque, d'Homère à Pascal Quignard. Mélanges offerts à Suzanne Saïd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, 2012, 978-2-84016-116-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145881v1</w:t>
+                <w:t xml:space="preserve">hal-02471400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magie et sophistique dans la &amp;lt;i&amp;gt;Vie d'Apollonios de Tyane&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Portes fermées ou entrouvertes : de l'effraction érotique chez Achille Tatius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Louis Malosse; Brigitte Pérez-Jean. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éclats de littérature grecque, d'Homère à Pascal Quignard. Mélanges offerts à Suzanne Saïd</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, 2012, 978-2-84016-116-5</w:t>
+              <w:t xml:space="preserve">Achille-Eschyle. Mythe ancien et mythe nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULM, 2012, 978-2-84269-949-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471400v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portes fermées ou entrouvertes : de l'effraction érotique chez Achille Tatius</w:t>
+                <w:t xml:space="preserve">« Il va arriver quelque chose… » : construction du temps dans l’ekphrasis de tableau (Achille Tatius, Philostrate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre-Louis Malosse; Brigitte Pérez-Jean. </w:t>
+              <w:t xml:space="preserve">Michel Briand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Achille-Eschyle. Mythe ancien et mythe nouveau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PULM, 2012, 978-2-84269-949-9</w:t>
+              <w:t xml:space="preserve">La Trame et le Tableau. Poétiques et rhétoriques du récit et de la description dans l'Antiquité grecque et latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-51, 2012, La Licorne, 978-2-7535-2162-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542755v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Reason and to Marvel : Images of the Reader in the Life of Apollonius</w:t>
               </w:r>
@@ -2308,51 +2308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/rh.2021.39.2.127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104837v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146191v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104838v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-02471279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antiq.1999.1328" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Klein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Peigney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza M&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02059952v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kasprzyk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/2239-romans-grecs-et-latins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brethes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540334v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849853v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/2243" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.2243" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://licorne.edel.univ-poitiers.fr/index.php?id=5610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://licorne.edel.univ-poitiers.fr/index.php?id=5356" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-02471400v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/rh.2021.39.2.127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104837v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146191v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104838v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-02471279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antiq.1999.1328" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Klein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Peigney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza M&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02059952v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kasprzyk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/2239-romans-grecs-et-latins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brethes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540334v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849853v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/2243" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.2243" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://licorne.edel.univ-poitiers.fr/index.php?id=5610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-02471400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145881v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://licorne.edel.univ-poitiers.fr/index.php?id=5356" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>