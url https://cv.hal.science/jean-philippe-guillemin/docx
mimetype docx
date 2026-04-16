--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -1632,428 +1632,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weeds harbor an impressive diversity of fungi, which offers possibilities for biocontrol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimiser la régulation biologique des adventices par l’utilisation de couverts végétaux à l’échelle du système de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.02177-21⟩</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54800/pet752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03559560v1</w:t>
+                <w:t xml:space="preserve">hal-03927181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cropping system diversification does not always beget weed diversity</w:t>
+                <w:t xml:space="preserve">Effets court terme et long terme de l'introduction de couverts végétaux d’interculture et des pratiques associées sur les adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126438⟩</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54800/gut670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566019v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of nozzle control strategies in weed spot spraying to reduce herbicide use and avoid under- or over-application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 219, pp.68-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2022.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de régulation biologique des adventices par les couverts végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2098,604 +2090,612 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.18-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54800/tre343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser la régulation biologique des adventices par l’utilisation de couverts végétaux à l’échelle du système de culture</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weeds harbor an impressive diversity of fungi, which offers possibilities for biocontrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Triolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54800/pet752⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (6), pp.e02177-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.02177-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927181v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets court terme et long terme de l'introduction de couverts végétaux d’interculture et des pratiques associées sur les adventices</w:t>
+                <w:t xml:space="preserve">Cropping system diversification does not always beget weed diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.126438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54800/gut670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927209v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosulfocarb at center stage!</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Hulin</w:t>
+                <w:t xml:space="preserve">Weed suppression in cover crop mixtures under contrasted levels of resource availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Hugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-06928-8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.126499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380057v1</w:t>
+                <w:t xml:space="preserve">hal-03641417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed suppression in cover crop mixtures under contrasted levels of resource availability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Martin</w:t>
+                <w:t xml:space="preserve">Prosulfocarb at center stage!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien A. Devault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 136, pp.126499. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.61-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-06928-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641417v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sea salt to glyphosate salt: a history of herbicide use in France</w:t>
               </w:r>
@@ -2893,64 +2893,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-aided study of herbicide patch spraying: Influence of spraying features and weed spatial distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3010,51 +3010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal‐based bioherbicides for weed control: a myth or a reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3121,429 +3121,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative agroenvironmental risks of pesticides in different cropping systems: application of the I-Phy indicator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of drought on weed emergence and growth vary with the seed burial depth and presence of a cover crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caetano Luiz Beber</w:t>
+                <w:t xml:space="preserve">Sandra Wayman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael da Rosa Couto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-018-7698-6⟩</w:t>
+              <w:t xml:space="preserve">Weed Biology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.12-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wbm.12136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862171v1</w:t>
+                <w:t xml:space="preserve">hal-01730714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des plantes messicoles dans les parcelles cultivées : caractérisation des systèmes de cultures favorables, rôles fonctionnels, perception par la profession.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative agroenvironmental risks of pesticides in different cropping systems: application of the I-Phy indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caetano Luiz Beber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael da Rosa Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rodriguez</w:t>
+                <w:t xml:space="preserve">Paulo Emilio Lovato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.P Cambecedes J</w:t>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.51911827642897E12⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (14), pp.532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-018-7698-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837865v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of drought on weed emergence and growth vary with the seed burial depth and presence of a cover crop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Conservation des plantes messicoles dans les parcelles cultivées : caractérisation des systèmes de cultures favorables, rôles fonctionnels, perception par la profession.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Wayman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Reibel</w:t>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Strbik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+                <w:t xml:space="preserve">J.P Cambecedes J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Biology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (1), pp.12-25. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.293-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/wbm.12136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.51911827642897E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730714v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity-based options for arable weed management. A review</w:t>
               </w:r>
@@ -4056,64 +4056,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buthiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4158,351 +4158,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t>
+                <w:t xml:space="preserve">Response and effect traits of arable weeds in agro-ecosystems: a review of current knowledge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cellier</w:t>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+                <w:t xml:space="preserve">G. Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Froger</w:t>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5137850846009827E12⟩</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (3), pp.123-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652930v1</w:t>
+                <w:t xml:space="preserve">hal-01547815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response and effect traits of arable weeds in agro-ecosystems: a review of current knowledge.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Perronne</w:t>
+                <w:t xml:space="preserve">Vincent Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fried</w:t>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">Laurence Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bretagnolle</w:t>
+                <w:t xml:space="preserve">Morgane Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (3), pp.123-147. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.41-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/wre.12245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5137850846009827E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547815v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioherbicides: dead in the water? A review of the existing products for integrated weed management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wayman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4685,476 +4685,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting spatial patterns and ecological attributes of soil bacterial and archaeal taxa across a landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation of inbreeding depression in Centaurea cyanus L., a self-incompatible species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentin Constancias</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solène Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.256⟩</w:t>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 212, pp. 24 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2015.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633674v1</w:t>
+                <w:t xml:space="preserve">hal-01785193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of inbreeding depression in Centaurea cyanus L., a self-incompatible species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Bellanger</w:t>
+                <w:t xml:space="preserve">Weed species differ in their ability to emerge in no-till systems that include cover crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Darmency</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.flora.2015.02.003⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166 (3), pp.444 - 455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aab.12195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785193v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed species differ in their ability to emerge in no-till systems that include cover crops</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contrasting spatial patterns and ecological attributes of soil bacterial and archaeal taxa across a landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Constancias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P.A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Horrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aab.12195⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (3), pp.518-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01868278v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and determinism of soil microbial community distribution across an agricultural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Constancias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Horrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5307,213 +5307,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l’intensité de l’utilisation des pesticides dans les colzas d’hiver : cas de la zone d’étude de Fénay</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La conférence du Columa 2013 racontée par des étudiants AgroSup-Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 673 (avril), pp.8-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780405v1</w:t>
+                <w:t xml:space="preserve">hal-02629676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conférence du Columa 2013 racontée par des étudiants AgroSup-Dijon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer l’intensité de l’utilisation des pesticides dans les colzas d’hiver : cas de la zone d’étude de Fénay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buthiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (1), 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2013033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629676v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conférence du Columa 2013 racontée par des étudiants AgroSup-Dijon</w:t>
               </w:r>
@@ -5813,77 +5813,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale evidence for a high decrease of soil bacterial density and diversity by cropping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Constancias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Aussems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5941,367 +5941,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing potential germination period of weeds with base temperatures and base water potentials</w:t>
+                <w:t xml:space="preserve">Assessing of base temperatures and base water potentials for germination of weeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine A. Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 53 (1), pp.76 - 87. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 1 (53), pp.76-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538755v1</w:t>
+                <w:t xml:space="preserve">hal-01868344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing of base temperatures and base water potentials for germination of weeds</w:t>
+                <w:t xml:space="preserve">Assessing potential germination period of weeds with base temperatures and base water potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (53), pp.76-87</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 53 (1), pp.76 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868344v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides sur blé tendre d'hiver, diversité dans le détail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buthiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 667, pp.43-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6339,77 +6339,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides sur blé tendre d'hiver, diversité dans le détail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buthiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 667, pp. 43 - 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6428,281 +6428,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débat : quel désherbage des cultures dans dix ans ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">History of chemical weeding from 1944 to 2011 in France: Changes and evolution of herbicide molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauvrit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp. 320 - 326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2012.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871309v1</w:t>
+                <w:t xml:space="preserve">hal-01785421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of chemical weeding from 1944 to 2011 in France: Changes and evolution of herbicide molecules</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Débat : quel désherbage des cultures dans dix ans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion da Cunha Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dusacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Foussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Graillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 703, pp.11-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01785421v1</w:t>
+                <w:t xml:space="preserve">hal-01871309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centaurea cyanus L. as a biological indicator of segetal species richness in arable fields</w:t>
               </w:r>
@@ -6843,51 +6843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7010,549 +7010,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rhizosphère bacteria and endomycorrhizal fungi on the growth of Christmas rose (Helleborus niger L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lutte contre les mauvaises herbes, dix lustres en lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Susek</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Gauvrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 75 (2), pp.85-88</w:t>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 639, pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656658v1</w:t>
+                <w:t xml:space="preserve">hal-02654962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre les mauvaises herbes en France, dix lustres en lumière : Analyse de 50 ans d’usage des herbicides tirée d’une « mine »</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Gauvrit</w:t>
+                <w:t xml:space="preserve">Structure and evolution of resistance to acetyl-coenzyme A carboxylase-inhibiting herbicides across the geographical range of the grass weed A. myosuroides Huds. (black-grass)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Delye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 639, pp.18-22</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 186, pp.1005-1017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871385v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre les mauvaises herbes, dix lustres en lumière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Gasquez</w:t>
+                <w:t xml:space="preserve">Effect of rhizosphère bacteria and endomycorrhizal fungi on the growth of Christmas rose (Helleborus niger L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Susek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gollotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ivancic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 639, pp.18-22</w:t>
+              <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (2), pp.85-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654962v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and evolution of resistance to acetyl-coenzyme A carboxylase-inhibiting herbicides across the geographical range of the grass weed A. myosuroides Huds. (black-grass)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Bérard</w:t>
+                <w:t xml:space="preserve">Lutte contre les mauvaises herbes en France, dix lustres en lumière : Analyse de 50 ans d’usage des herbicides tirée d’une « mine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 186, pp.1005-1017</w:t>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 639, pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869352v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of key parameters for weed population dynamics models: base temperature and base water potential for germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7855,291 +7855,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility study for a catadioptric bi-spectral imaging system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bossu</w:t>
+                <w:t xml:space="preserve">La modélisation au service de l'évaluation et de la conception des systèmes de cultures intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.766471⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.61-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/f6dm-2939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827723v1</w:t>
+                <w:t xml:space="preserve">hal-02662013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation au service de l'évaluation et de la conception des systèmes de cultures intégrés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Granger</w:t>
+                <w:t xml:space="preserve">Feasibility study for a catadioptric bi-spectral imaging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3, pp.61-73. </w:t>
+              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6813, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/f6dm-2939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.766471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662013v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-field Triticum aestivum ear counting using colour-texture image analysis</w:t>
               </w:r>
@@ -8242,90 +8242,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et évaluation multicritères de prototypes de systèmes de culture dans le cadre de la protection intégrée contre la flore adventice en grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8372,51 +8372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of black-grass (Alopecurus myosuroides) resistance to acetyl-coenzyme A carboxylase inhibitors in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Delye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Menchari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8512,182 +8512,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance du vulpin aux herbicides. Son importance et sa répartition en Côte d'Or</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional study of herbicide resistance of Alopecurus myosuroides Huds. in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Delye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 589 (1), pp.20-23</w:t>
+              <w:t xml:space="preserve">Journal of Plant Diseases and Protection. Special issue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656007v1</w:t>
+                <w:t xml:space="preserve">hal-02661788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance du vulpin des champs aux anti-graminées dans les blés en France. La métabolisation : son importance crée une situation à risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Delye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8732,165 +8715,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 598 (11), pp.12-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional study of herbicide resistance of Alopecurus myosuroides Huds. in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résistance du vulpin aux herbicides. Son importance et sa répartition en Côte d'Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Delye</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Diseases and Protection. Special issue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.57-64</w:t>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 589 (1), pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661788v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of Christmas rose (Helleborus niger L.) populations and its potential use in genetic breeding</w:t>
               </w:r>
@@ -8902,51 +8902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrej Susek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Ivancic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9122,51 +9122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9351,51 +9351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gasquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20, pp.127-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9541,51 +9541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre les vulpins résistants. Quels moyens agronomiques envisager ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10183,217 +10183,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of arbuscular endomycorrhizal fungi for establishment of micropropagated pineapple plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of commercial arbuscular endomycorrhizal fungal inoculants to the establishment of micropropagated grapevine rootstock and pineapple plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lovato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Trouvelot</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 12 (10), pp.831-836</w:t>
+              <w:t xml:space="preserve">, 1992, 12 (10), pp.873-880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885437v1</w:t>
+                <w:t xml:space="preserve">hal-02710598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of commercial arbuscular endomycorrhizal fungal inoculants to the establishment of micropropagated grapevine rootstock and pineapple plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening of arbuscular endomycorrhizal fungi for establishment of micropropagated pineapple plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gianinazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lovato</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
+                <w:t xml:space="preserve">A Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 12 (10), pp.873-880</w:t>
+              <w:t xml:space="preserve">, 1992, 12 (10), pp.831-836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710598v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of arbuscular endomycorrhizal fungi for establishment of micropropagated pineapple plants</w:t>
               </w:r>
@@ -10500,51 +10500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lovato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 12 (10), pp.873-880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10860,51 +10860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11061,277 +11061,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de régulation des adventices par les plantes de service</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+                <w:t xml:space="preserve">Rôle des couverts d'interculture dans la régulation des adventices et importance des modes de destruction des couverts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du métaprogramme SuMCrop ‘Plantes de service pour la gestion des bioagresseurs des cultures’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Parie, France</w:t>
+              <w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269680v1</w:t>
+                <w:t xml:space="preserve">hal-04909832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des couverts d'interculture dans la régulation des adventices et importance des modes de destruction des couverts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Colombet</w:t>
+                <w:t xml:space="preserve">Mécanismes de régulation des adventices par les plantes de service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gfeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire du métaprogramme SuMCrop ‘Plantes de service pour la gestion des bioagresseurs des cultures’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Parie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909832v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différents processus de régulation. Les mécanismes de régulation biologique des adventices</w:t>
               </w:r>
@@ -12266,51 +12266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of potential mycoherbicides using a metabarcoding approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12607,51 +12607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Matejicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12782,260 +12782,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et caractérisation de candidats d'origine naturelle à action herbicide pour contrôler les adventices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La nuisibilité directe des adventices en grandes cultures : quelles réponses nous apportent les essais désherbages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France. 27 p</w:t>
+              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP), Dec 2016, Dijon, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742209v1</w:t>
+                <w:t xml:space="preserve">hal-01604468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nuisibilité directe des adventices en grandes cultures : quelles réponses nous apportent les essais désherbages ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification et caractérisation de candidats d'origine naturelle à action herbicide pour contrôler les adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Triolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP), Dec 2016, Dijon, France. pp.11-22</w:t>
+              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604468v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation du bleuet dans différents compartiments du paysage agricole</w:t>
               </w:r>
@@ -13110,484 +13110,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of relationships between farming practices, weed flora and crop production</w:t>
+                <w:t xml:space="preserve">Weed seeds ability to emerge on the soil surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Waele</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Buthiot</w:t>
+                <w:t xml:space="preserve">Daphné Lizon Au Ciré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Weed Research Society Symposium. “Weed management in changing environments"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872012v1</w:t>
+                <w:t xml:space="preserve">hal-01871771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enseignements à retenir de la régression des Messicoles ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The adaptation of cornflower in different compartments of the agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Alrustom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres sur la gestion durable des adventices en grandes cultures GCHP "Comment maîtriser les adventices dans de nouveaux contextes de production ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS - Grande Culture à Hautes Performances Economiques et Environnementales (GCHP2E). FRA., Dec 2015, Paris, France. 77 p</w:t>
+              <w:t xml:space="preserve">17th European Weed Research Society Symposium. “Weed management in changing environments"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741437v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adaptation of cornflower in different compartments of the agricultural landscape</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of relationships between farming practices, weed flora and crop production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buthiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Weed Research Society Symposium. “Weed management in changing environments"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871964v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed seeds ability to emerge on the soil surface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels enseignements à retenir de la régression des Messicoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Weed Research Society Symposium. “Weed management in changing environments"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres sur la gestion durable des adventices en grandes cultures GCHP "Comment maîtriser les adventices dans de nouveaux contextes de production ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS - Grande Culture à Hautes Performances Economiques et Environnementales (GCHP2E). FRA., Dec 2015, Paris, France. 77 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871771v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How rare arable weeds are descriptors of low farming intensification?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13662,510 +13662,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought affects weed emergence in cover crops of no-till systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weed-DATA Base de données ‘Traits’ des plantes adventices des agroécosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. pp.510</w:t>
+              <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872370v1</w:t>
+                <w:t xml:space="preserve">hal-01173324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed-DATA Base de données ‘Traits’ des plantes adventices des agroécosystèmes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Bretagnolle</w:t>
+                <w:t xml:space="preserve">Caractérisation de la distribution spatiale des communautés microbiennes du sol et de ses déterminants à l’échelle du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Constancias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Horrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dijon, France. 61 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173324v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segetal plant conservation in arable fields: functional role, farmers’ perception and farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pointereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chondroyannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Weed Research Society Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Samsum, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la distribution spatiale des communautés microbiennes du sol et de ses déterminants à l’échelle du paysage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drought affects weed emergence in cover crops of no-till systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dijon, France. 61 p</w:t>
+              <w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. pp.510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738587v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought affects weed emergence in cover crops of no-till systems</w:t>
               </w:r>
@@ -14253,109 +14253,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention et gestion de la résistance aux herbicides en grande culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduction du nombre de molécules herbicides : conséquences par culture. Problématique particulière de la gestion de la flore adventice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauvrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux produits de protection des plantes 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de Réflexion et de Recherche sur les Résistances aux Pesticides (R4P). FRA., Oct 2013, Avignon, France. 45 p</w:t>
+              <w:t xml:space="preserve">22. Conférence du Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2013, Dijon, France. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750248v1</w:t>
+                <w:t xml:space="preserve">hal-02749866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLOWEB : un site pédagogique sur les adventices pour aider à leur gestion intégrée</w:t>
               </w:r>
@@ -14380,137 +14406,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Waller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Conférence du Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt; UIPP (Union des Industries de la Protection des Plantes); avec le soutien du fonds Pascal du ministère de la Culture et de la Communication, Dec 2013, Dijon, France. pp.45</w:t>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2013, Dijon, France. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871586v1</w:t>
+                <w:t xml:space="preserve">hal-02749564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction du nombre de molécules herbicides : conséquences par culture. Problématique particulière de la gestion de la flore adventice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14522,375 +14548,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conférence du Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2013, Dijon, France. 45 p</w:t>
+              <w:t xml:space="preserve">22e Conférence du COLUMBA, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dijon, France. pp.577-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749866v1</w:t>
+                <w:t xml:space="preserve">hal-01871599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLOWEB : un site pédagogique sur les adventices pour aider à leur gestion intégrée</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prévention et gestion de la résistance aux herbicides en grande culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conférence du Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2013, Dijon, France. 45 p</w:t>
+              <w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux produits de protection des plantes 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Réflexion et de Recherche sur les Résistances aux Pesticides (R4P). FRA., Oct 2013, Avignon, France. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749564v1</w:t>
+                <w:t xml:space="preserve">hal-02750248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction du nombre de molécules herbicides : conséquences par culture. Problématique particulière de la gestion de la flore adventice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Gasquez</w:t>
+                <w:t xml:space="preserve">INFLOWEB : un site pédagogique sur les adventices pour aider à leur gestion intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Waller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Conférence du COLUMBA, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dijon, France. pp.577-588</w:t>
+              <w:t xml:space="preserve">22. Conférence du Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt; UIPP (Union des Industries de la Protection des Plantes); avec le soutien du fonds Pascal du ministère de la Culture et de la Communication, Dec 2013, Dijon, France. pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871599v1</w:t>
+                <w:t xml:space="preserve">hal-01871586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messicoles&amp;quot; : Conservation des plantes messicoles dans les parcelles cultivées : caractérisation des systèmes de cultures favorables, rôles fonctionnels, perception par la profession.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chondroyannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P Cambecedes J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Garetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14926,653 +14926,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les causes biologiques de la régression du bleuet (Centaurea cyanus L.)</w:t>
+                <w:t xml:space="preserve">Biological causes of cornflower regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réveil du Dodo IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">VI. International Weed Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Hangzhou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748188v1</w:t>
+                <w:t xml:space="preserve">hal-01873557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological causes of cornflower regression</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historique des herbicides en France depuis la seconde guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauvrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI. International Weed Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Hangzhou, France</w:t>
+              <w:t xml:space="preserve">42. Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873557v1</w:t>
+                <w:t xml:space="preserve">hal-02810826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historique des herbicides en France depuis la seconde guerre mondiale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of seeds in the process of common ragweed invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Symposium : Current Trends in Plant Protection Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia. pp.70-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810826v1</w:t>
+                <w:t xml:space="preserve">hal-01871627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of seeds in the process of common ragweed invasion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Martinez</w:t>
+                <w:t xml:space="preserve">Les causes biologiques de la régression du bleuet (Centaurea cyanus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium : Current Trends in Plant Protection Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia. pp.70-78</w:t>
+              <w:t xml:space="preserve">Réveil du Dodo IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871627v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of microbial communities at a soil micro-scale</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historique des herbicides en France depuis la seconde guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauvrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">42. Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805352v1</w:t>
+                <w:t xml:space="preserve">hal-01873635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historique des herbicides en France depuis la seconde guerre mondiale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial patterns of microbial communities at a soil micro-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Constancias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873635v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les causes biologiques de la régression du bleuet (Centaurea cyanus L.)</w:t>
               </w:r>
@@ -16145,51 +16145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs d’imagerie multi-spectrale pour la détection et le contrôle des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vioix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16292,51 +16292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European conference on precision agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Montpellier, France</w:t>
@@ -16404,51 +16404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gasquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du Columa Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16575,256 +16575,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micorrizaçao de plantas micropropagadas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of arbuscular and ericoid endomycorrhiza formation on levels of photosynthetic pigments in host-plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Trouvelot</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Reuniao brasileira sobre micorrizas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Florianopolis, Brazil</w:t>
+              <w:t xml:space="preserve">4. European symposium on mycorrhizas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1994, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778675v1</w:t>
+                <w:t xml:space="preserve">hal-02774910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of arbuscular and ericoid endomycorrhiza formation on levels of photosynthetic pigments in host-plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micorrizaçao de plantas micropropagadas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Lovato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.C. Lemoine</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. European symposium on mycorrhizas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1994, Granada, Spain</w:t>
+              <w:t xml:space="preserve">5. Reuniao brasileira sobre micorrizas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774910v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of arbuscular endomycorrhizal fungi for establishment of micropropagated pineapple plants</w:t>
               </w:r>
@@ -16905,51 +16905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of commercial arbuscular endomycorrhizal fungal inoculants to the establishment of micropropagated grapevine rootstock and pineapple plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lovato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17317,51 +17317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17757,77 +17757,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulateur de pulvérisation localisée d’herbicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17973,64 +17973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles pratiques agricoles pour préserver les peuplements riches en espèces messicoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Cambecedès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18111,51 +18111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation de candidats d’origine naturelle à action herbicide pour contrôler les adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18258,90 +18258,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des effets direct et indirect des pratiques agricoles sur les adventices et la production de blé tendre d’hiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
@@ -18383,271 +18383,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les réseaux DEPHY-FERME et DEPHY EXPE dans la caractérisation de l’effet des systèmes de culture sur la flore adventice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Rodriguez</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres 2015 GIS GC HP2E et RMT Florad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Paris, France. , 1 p., 2015</w:t>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801187v1</w:t>
+                <w:t xml:space="preserve">hal-01873618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les réseaux DEPHY-FERME et DEPHY EXPE dans la caractérisation de l’effet des systèmes de culture sur la flore adventice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Fontaine</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Rodríguez</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres 2015 GIS GC HP2E et RMT Florad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. , 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873618v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels enseignements à retenir de la régression des Messicoles ?</w:t>
               </w:r>
@@ -18728,90 +18728,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial upscaling strategy to assess soil microbial community assembly and the impact of land-use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Constancias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t>
@@ -18840,90 +18840,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segetal plant conservation in arable fields: functional role, farmers’ perception and farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pointereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chondroyannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18965,77 +18965,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Messicoles » : conservation des plantes messicoles dans les parcelles cultivées : caractérisation des systèmes de cultures favorables, rôles fonctionnels, perception par la profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chondroyannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Cambacedès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19129,51 +19129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19237,51 +19237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19319,77 +19319,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a microbial sub alpha-diversity at soil microscale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Constancias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19444,51 +19444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historique de l'utilisation des herbicides en France: premières analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20089,51 +20089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioherbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21015,51 +21015,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5217702"/>
+    <w:nsid w:val="DE2AC8F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21246,51 +21246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-guillemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5981-3901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119056917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110190" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05268352v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Pilet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028941v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rouge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art05" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wallace" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Guillemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12680" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ail&#233;n Federico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2023.2270982" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04802678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ndr2.12309" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04279449v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bendejacq-Seychelles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7813" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060618" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108899" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Triolet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02177-21" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03566019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126438" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03670175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.04.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882515v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/tre343" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03927181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/pet752" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/gut670" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A. Devault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eymery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06928-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126499" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03769152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51694/AdvWeedSci/2022;40:seventy-five008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03471972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Alrustom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2021.2006783" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03129976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105981" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Andre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12389" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Luiz Beber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da Rosa Couto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Emilio Lovato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7698-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837865v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Cambecedes J" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51911827642897E12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01730714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wayman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wbm.12136" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01870873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0525-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01730802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellanger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reibeil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darmency" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12267" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion da Cunha Lobo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dusacre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Foussard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Graillat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607435v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Waele" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buthiot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.10.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547815v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fried" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12245" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631431v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.04.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01734926v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bellanger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.10.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7LT9Z5C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.256" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785193v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touzeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2015.02.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868278v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12195" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXQS8BDV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475927v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.255" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869399v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01780405v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013033" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629676v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871344v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01780386v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2014.04.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW5LVTFR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868332v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12087" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNFKT21M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234825v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Aussems" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0204-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01538755v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12000" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0W5VCQ9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868344v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Gardarin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643491v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785375v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871309v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785421v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gasquez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2012.07.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL4VC7QK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735650v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2012.00946.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX1VC7HJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868379v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1445-6664.2011.00423.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656658v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lemoine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivancic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871385v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654962v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauvrit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869352v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;rard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869362v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.09.006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCS90T7T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785449v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Michel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03233.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869368v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2008.11.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THJP8MFQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827723v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chardon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.766471" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662013v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6dm-2939" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664171v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chopinet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01140670809510227" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3frh-yh16" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Menchari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2007.00544.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SL6GDNVV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656007v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delattre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662916v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661788v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896038v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Susek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679720v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letouz&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826628v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682703v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vioix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Douzal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Assemat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679049v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690188v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Verdier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688664v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delattre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707284v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Orozco" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianinazzi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713521v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706056v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707341v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701872v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Abdel-Fattah" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trouvelot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885437v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gianinazzi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trouvelot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710598v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lovato" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705349v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885445v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lovato" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702143v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295845v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flament" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05510318v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buresi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295471v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269680v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Damour" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gfeller" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909832v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935378v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gfeller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505748v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567803v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317324v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Pilet," TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gautheron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435206v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Adrouge" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959348v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994049v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246846v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denieul" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ambolet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bailly" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouchot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787661v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785616v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735236v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607604v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugue" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873590v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742209v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604468v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deneuil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vuillemin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801913v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872012v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Waele" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741437v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871964v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871771v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lizon Au Cir&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duguet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871804v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pointereau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bardet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872370v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872390v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chondroyannis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738587v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740995v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750248v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871586v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieven" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waller" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749866v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749564v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871599v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871406v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garetta" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748188v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873557v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810826v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871627v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805352v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873635v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873663v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747707v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748675v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871750v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonduelle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakhmi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873576v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751775v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998005v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vioix" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762136v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769876v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770158v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lemoine" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778675v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lovato" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774910v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848631v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848403v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848066v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771925v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894159v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959996v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Rogissart" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Limberger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899075v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hugard," TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926212v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735103v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604119v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393379.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604467v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambeced&#232;s" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393347.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608468v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Andr&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393462.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533957v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393293.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801187v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873618v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontaine" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873602v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739204v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749723v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745524v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambaced&#232;s" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garreta" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afpp.net/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803385v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872377v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748453v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871730v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871716v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991812v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791574v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789557v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400635v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Triolet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604035v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/livres-et-ebooks/productions-vegetales/agricultures-sans-herbicides.html" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846180v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845041v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04227149v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nicola&#239;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jean" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohri Yamada" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940066v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847373v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03466602v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-guillemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5981-3901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119056917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110190" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05268352v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Pilet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028941v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rouge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art05" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wallace" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Guillemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12680" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ail&#233;n Federico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2023.2270982" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04802678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ndr2.12309" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04279449v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bendejacq-Seychelles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7813" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060618" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108899" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03927181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/pet752" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/gut670" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03670175v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.04.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882515v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/tre343" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Triolet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02177-21" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03566019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126438" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641417v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126499" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A. Devault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eymery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06928-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03769152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51694/AdvWeedSci/2022;40:seventy-five008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03471972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Alrustom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2021.2006783" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03129976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105981" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Andre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12389" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01730714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wayman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wbm.12136" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Luiz Beber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da Rosa Couto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Emilio Lovato" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7698-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Cambecedes J" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51911827642897E12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01870873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0525-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01730802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellanger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reibeil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darmency" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12267" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion da Cunha Lobo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dusacre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Foussard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Graillat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607435v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Waele" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buthiot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.10.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fried" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12245" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631431v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.04.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01734926v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bellanger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.10.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7LT9Z5C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touzeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2015.02.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868278v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12195" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXQS8BDV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633674v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.256" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475927v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.255" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869399v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629676v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01780405v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013033" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871344v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01780386v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2014.04.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW5LVTFR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868332v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12087" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNFKT21M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234825v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Aussems" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0204-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868344v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Gardarin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01538755v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12000" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0W5VCQ9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643491v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785375v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gasquez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2012.07.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL4VC7QK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871309v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735650v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2012.00946.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX1VC7HJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868379v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1445-6664.2011.00423.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654962v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauvrit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869352v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;rard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656658v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lemoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivancic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871385v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869362v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.09.006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCS90T7T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785449v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Michel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03233.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869368v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2008.11.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THJP8MFQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662013v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6dm-2939" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827723v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chardon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.766471" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664171v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chopinet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01140670809510227" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3frh-yh16" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Menchari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2007.00544.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SL6GDNVV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661788v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662916v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656007v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delattre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896038v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Susek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679720v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letouz&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826628v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682703v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vioix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Douzal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Assemat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679049v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690188v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Verdier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688664v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delattre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707284v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Orozco" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianinazzi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713521v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706056v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707341v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701872v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Abdel-Fattah" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trouvelot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710598v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lovato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885437v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gianinazzi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trouvelot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705349v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885445v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lovato" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702143v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295845v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flament" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05510318v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buresi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295471v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909832v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269680v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Damour" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gfeller" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935378v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gfeller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505748v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567803v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317324v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Pilet," TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gautheron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435206v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Adrouge" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959348v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994049v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246846v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denieul" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ambolet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bailly" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouchot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787661v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785616v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735236v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607604v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugue" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873590v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604468v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deneuil" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vuillemin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742209v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801913v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871771v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lizon Au Cir&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duguet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871964v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872012v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Waele" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741437v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871804v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pointereau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bardet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738587v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872390v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chondroyannis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872370v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740995v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749866v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749564v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieven" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waller" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871599v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750248v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871586v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871406v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garetta" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873557v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810826v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871627v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748188v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873635v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805352v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873663v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747707v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748675v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871750v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonduelle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakhmi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873576v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751775v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998005v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vioix" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762136v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769876v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770158v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lemoine" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774910v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778675v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lovato" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848631v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848403v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848066v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771925v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894159v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959996v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Rogissart" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Limberger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899075v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hugard," TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926212v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735103v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604119v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393379.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604467v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambeced&#232;s" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393347.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608468v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Andr&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393462.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533957v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393293.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873618v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontaine" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801187v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873602v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739204v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749723v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745524v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambaced&#232;s" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garreta" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afpp.net/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803385v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872377v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748453v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871730v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871716v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991812v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791574v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789557v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400635v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Triolet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604035v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/livres-et-ebooks/productions-vegetales/agricultures-sans-herbicides.html" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846180v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845041v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04227149v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nicola&#239;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jean" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohri Yamada" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940066v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847373v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03466602v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>