--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -698,295 +698,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des couverts d'interculture et de leurs modes de destruction dans la régulation des adventices</w:t>
+                <w:t xml:space="preserve">Soil‐mediated effects of cover crops on weed‐crop competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Busset</w:t>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Colombet</w:t>
+                <w:t xml:space="preserve">Jean‐philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 101, pp.48-59. </w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (1), pp.e12680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/wre.12680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028941v1</w:t>
+                <w:t xml:space="preserve">hal-04925910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil‐mediated effects of cover crops on weed‐crop competition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Rôle des couverts d'interculture et de leurs modes de destruction dans la régulation des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wallace</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐philippe Guillemin</w:t>
+                <w:t xml:space="preserve">Céline Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 65 (1), pp.e12680. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.48-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/wre.12680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925910v1</w:t>
+                <w:t xml:space="preserve">hal-05028941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient varieties can help control weed density while preserving weed diversity</w:t>
               </w:r>
@@ -1504,77 +1504,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carry-over effects of cover crops on weeds and crop productivity in no-till systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1638,103 +1638,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser la régulation biologique des adventices par l’utilisation de couverts végétaux à l’échelle du système de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alicia Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1768,103 +1768,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets court terme et long terme de l'introduction de couverts végétaux d’interculture et des pratiques associées sur les adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1892,810 +1892,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of nozzle control strategies in weed spot spraying to reduce herbicide use and avoid under- or over-application</w:t>
+                <w:t xml:space="preserve">Weeds harbor an impressive diversity of fungi, which offers possibilities for biocontrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Villette</w:t>
+                <w:t xml:space="preserve">Marion Triolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Maillot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2022.04.012⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (6), pp.e02177-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.02177-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670175v1</w:t>
+                <w:t xml:space="preserve">hal-03559560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de régulation biologique des adventices par les couverts végétaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Cropping system diversification does not always beget weed diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54800/tre343⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.126438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882515v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weeds harbor an impressive diversity of fungi, which offers possibilities for biocontrol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of nozzle control strategies in weed spot spraying to reduce herbicide use and avoid under- or over-application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, pp.68-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2022.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.02177-21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03559560v1</w:t>
+                <w:t xml:space="preserve">hal-03670175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cropping system diversification does not always beget weed diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mécanismes de régulation biologique des adventices par les couverts végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Adeux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 133, pp.126438. </w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.18-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54800/tre343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566019v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed suppression in cover crop mixtures under contrasted levels of resource availability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Martin</w:t>
+                <w:t xml:space="preserve">Prosulfocarb at center stage!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien A. Devault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126499⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.61-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-06928-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641417v1</w:t>
+                <w:t xml:space="preserve">hal-02380057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosulfocarb at center stage!</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Hulin</w:t>
+                <w:t xml:space="preserve">Weed suppression in cover crop mixtures under contrasted levels of resource availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Hugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (1), pp.61-67. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.126499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-06928-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380057v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sea salt to glyphosate salt: a history of herbicide use in France</w:t>
               </w:r>
@@ -2893,64 +2893,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-aided study of herbicide patch spraying: Influence of spraying features and weed spatial distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3010,51 +3010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal‐based bioherbicides for weed control: a myth or a reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3127,51 +3127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of drought on weed emergence and growth vary with the seed burial depth and presence of a cover crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wayman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3542,51 +3542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity-based options for arable weed management. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4069,51 +4069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buthiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4324,51 +4324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4432,64 +4432,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioherbicides: dead in the water? A review of the existing products for integrated weed management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wayman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4808,51 +4808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed species differ in their ability to emerge in no-till systems that include cover crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5395,51 +5395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer l’intensité de l’utilisation des pesticides dans les colzas d’hiver : cas de la zone d’étude de Fénay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buthiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6231,51 +6231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides sur blé tendre d'hiver, diversité dans le détail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buthiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6339,51 +6339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides sur blé tendre d'hiver, diversité dans le détail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buthiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7855,291 +7855,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation au service de l'évaluation et de la conception des systèmes de cultures intégrés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Granger</w:t>
+                <w:t xml:space="preserve">Feasibility study for a catadioptric bi-spectral imaging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/f6dm-2939⟩</w:t>
+              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6813, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.766471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662013v1</w:t>
+                <w:t xml:space="preserve">hal-01827723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility study for a catadioptric bi-spectral imaging system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bossu</w:t>
+                <w:t xml:space="preserve">La modélisation au service de l'évaluation et de la conception des systèmes de cultures intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6813, </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.61-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.766471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/f6dm-2939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827723v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-field Triticum aestivum ear counting using colour-texture image analysis</w:t>
               </w:r>
@@ -9122,51 +9122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10183,217 +10183,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of commercial arbuscular endomycorrhizal fungal inoculants to the establishment of micropropagated grapevine rootstock and pineapple plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening of arbuscular endomycorrhizal fungi for establishment of micropropagated pineapple plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lovato</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
+                <w:t xml:space="preserve">S Gianinazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 12 (10), pp.873-880</w:t>
+              <w:t xml:space="preserve">, 1992, 12 (10), pp.831-836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02710598v1</w:t>
+                <w:t xml:space="preserve">hal-00885437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of arbuscular endomycorrhizal fungi for establishment of micropropagated pineapple plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of commercial arbuscular endomycorrhizal fungal inoculants to the establishment of micropropagated grapevine rootstock and pineapple plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lovato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Trouvelot</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 12 (10), pp.831-836</w:t>
+              <w:t xml:space="preserve">, 1992, 12 (10), pp.873-880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885437v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of arbuscular endomycorrhizal fungi for establishment of micropropagated pineapple plants</w:t>
               </w:r>
@@ -10500,51 +10500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lovato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 12 (10), pp.873-880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10696,90 +10696,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la fertilisation azotée dans la dynamique des adventices. Moduler la fertilisation peut-il favoriser la régulation biologique par compétition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10942,90 +10942,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la fertilisation azotée dans la dynamique des adventices. Moduler la fertilisation peut-il favoriser la régulation biologique par compétition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11067,103 +11067,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des couverts d'interculture dans la régulation des adventices et importance des modes de destruction des couverts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alicia Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
@@ -11192,51 +11192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de régulation des adventices par les plantes de service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11317,77 +11317,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différents processus de régulation. Les mécanismes de régulation biologique des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11442,90 +11442,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre usage d’herbicide, adventice et rendement des cultures : analyse critique de la littérature scientifique et technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11770,77 +11770,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation biologique des adventces par les couverts d'interculture dans les cultures suivantes : mythe ou réalité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Adrouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11895,90 +11895,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carry over effects of cover crop mixtures and management practices on subsequent crops and weeds in no-till</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12266,51 +12266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of potential mycoherbicides using a metabarcoding approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12581,51 +12581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité des adventices à germer en surface dans diverses conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12788,51 +12788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nuisibilité directe des adventices en grandes cultures : quelles réponses nous apportent les essais désherbages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12913,90 +12913,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation de candidats d'origine naturelle à action herbicide pour contrôler les adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13116,51 +13116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed seeds ability to emerge on the soil surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Lizon Au Ciré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13336,90 +13336,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of relationships between farming practices, weed flora and crop production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buthiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13681,51 +13681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed-DATA Base de données ‘Traits’ des plantes adventices des agroécosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14056,51 +14056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought affects weed emergence in cover crops of no-till systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14164,51 +14164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought affects weed emergence in cover crops of no-till systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16145,51 +16145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs d’imagerie multi-spectrale pour la détection et le contrôle des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vioix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16575,256 +16575,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of arbuscular and ericoid endomycorrhiza formation on levels of photosynthetic pigments in host-plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micorrizaçao de plantas micropropagadas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Lovato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.C. Lemoine</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. European symposium on mycorrhizas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1994, Granada, Spain</w:t>
+              <w:t xml:space="preserve">5. Reuniao brasileira sobre micorrizas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774910v1</w:t>
+                <w:t xml:space="preserve">hal-02778675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micorrizaçao de plantas micropropagadas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of arbuscular and ericoid endomycorrhiza formation on levels of photosynthetic pigments in host-plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Trouvelot</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Reuniao brasileira sobre micorrizas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Florianopolis, Brazil</w:t>
+              <w:t xml:space="preserve">4. European symposium on mycorrhizas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1994, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778675v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of arbuscular endomycorrhizal fungi for establishment of micropropagated pineapple plants</w:t>
               </w:r>
@@ -16905,51 +16905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of commercial arbuscular endomycorrhizal fungal inoculants to the establishment of micropropagated grapevine rootstock and pineapple plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lovato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17304,51 +17304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Buresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17507,77 +17507,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed suppression in cover crop mixtures under contrasted levels of resource availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Hugard,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17632,77 +17632,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carry over effects of cover crop mixtures and management practices on subsequent crops and weeds in no-till systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17757,77 +17757,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulateur de pulvérisation localisée d’herbicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18111,90 +18111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation de candidats d’origine naturelle à action herbicide pour contrôler les adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18245,51 +18245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des effets direct et indirect des pratiques agricoles sur les adventices et la production de blé tendre d’hiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18297,51 +18297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
@@ -19578,51 +19578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19692,77 +19692,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes de services pour la régulation des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19817,51 +19817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuisibilité des plantes adventices : compétition pour les ressources, quantification des pertes de rendement et de qualité des récoltes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20089,64 +20089,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioherbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21015,51 +21015,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE2AC8F8"/>
+    <w:nsid w:val="A5C9E02C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21246,51 +21246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-guillemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5981-3901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119056917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110190" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05268352v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Pilet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028941v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rouge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art05" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wallace" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Guillemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12680" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ail&#233;n Federico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2023.2270982" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04802678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ndr2.12309" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04279449v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bendejacq-Seychelles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7813" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060618" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108899" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03927181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/pet752" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/gut670" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03670175v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.04.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882515v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/tre343" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Triolet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02177-21" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03566019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126438" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641417v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126499" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A. Devault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eymery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06928-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03769152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51694/AdvWeedSci/2022;40:seventy-five008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03471972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Alrustom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2021.2006783" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03129976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105981" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Andre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12389" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01730714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wayman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wbm.12136" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Luiz Beber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da Rosa Couto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Emilio Lovato" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7698-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Cambecedes J" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51911827642897E12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01870873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0525-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01730802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellanger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reibeil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darmency" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12267" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion da Cunha Lobo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dusacre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Foussard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Graillat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607435v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Waele" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buthiot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.10.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fried" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12245" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631431v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.04.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01734926v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bellanger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.10.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7LT9Z5C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touzeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2015.02.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868278v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12195" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXQS8BDV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633674v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.256" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475927v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.255" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869399v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629676v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01780405v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013033" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871344v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01780386v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2014.04.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW5LVTFR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868332v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12087" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNFKT21M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234825v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Aussems" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0204-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868344v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Gardarin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01538755v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12000" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0W5VCQ9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643491v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785375v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gasquez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2012.07.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL4VC7QK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871309v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735650v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2012.00946.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX1VC7HJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868379v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1445-6664.2011.00423.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654962v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauvrit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869352v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;rard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656658v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lemoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivancic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871385v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869362v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.09.006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCS90T7T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785449v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Michel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03233.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869368v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2008.11.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THJP8MFQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662013v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6dm-2939" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827723v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chardon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.766471" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664171v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chopinet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01140670809510227" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3frh-yh16" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Menchari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2007.00544.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SL6GDNVV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661788v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662916v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656007v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delattre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896038v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Susek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679720v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letouz&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826628v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682703v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vioix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Douzal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Assemat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679049v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690188v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Verdier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688664v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delattre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707284v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Orozco" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianinazzi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713521v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706056v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707341v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701872v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Abdel-Fattah" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trouvelot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710598v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lovato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885437v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gianinazzi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trouvelot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705349v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885445v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lovato" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702143v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295845v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flament" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05510318v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buresi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295471v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909832v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269680v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Damour" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gfeller" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935378v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gfeller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505748v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567803v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317324v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Pilet," TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gautheron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435206v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Adrouge" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959348v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994049v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246846v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denieul" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ambolet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bailly" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouchot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787661v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785616v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735236v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607604v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugue" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873590v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604468v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deneuil" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vuillemin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742209v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801913v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871771v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lizon Au Cir&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duguet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871964v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872012v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Waele" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741437v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871804v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pointereau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bardet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738587v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872390v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chondroyannis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872370v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740995v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749866v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749564v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieven" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waller" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871599v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750248v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871586v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871406v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garetta" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873557v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810826v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871627v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748188v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873635v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805352v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873663v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747707v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748675v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871750v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonduelle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakhmi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873576v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751775v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998005v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vioix" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762136v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769876v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770158v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lemoine" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774910v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778675v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lovato" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848631v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848403v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848066v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771925v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894159v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959996v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Rogissart" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Limberger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899075v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hugard," TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926212v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735103v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604119v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393379.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604467v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambeced&#232;s" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393347.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608468v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Andr&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393462.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533957v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393293.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873618v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontaine" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801187v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873602v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739204v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749723v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745524v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambaced&#232;s" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garreta" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afpp.net/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803385v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872377v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748453v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871730v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871716v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991812v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791574v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789557v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400635v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Triolet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604035v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/livres-et-ebooks/productions-vegetales/agricultures-sans-herbicides.html" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846180v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845041v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04227149v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nicola&#239;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jean" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohri Yamada" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940066v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847373v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03466602v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-guillemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5981-3901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119056917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110190" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05268352v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Pilet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925910v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rouge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wallace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Guillemin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12680" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art05" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ail&#233;n Federico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2023.2270982" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04802678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ndr2.12309" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04279449v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bendejacq-Seychelles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7813" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060618" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108899" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03927181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/pet752" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/gut670" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Triolet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02177-21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03566019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126438" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03670175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.04.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882515v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/tre343" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A. Devault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eymery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06928-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126499" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03769152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51694/AdvWeedSci/2022;40:seventy-five008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03471972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Alrustom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2021.2006783" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03129976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105981" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Andre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12389" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01730714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wayman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wbm.12136" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Luiz Beber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da Rosa Couto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Emilio Lovato" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7698-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Cambecedes J" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51911827642897E12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01870873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0525-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01730802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellanger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reibeil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darmency" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12267" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion da Cunha Lobo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dusacre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Foussard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Graillat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607435v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Waele" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buthiot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.10.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fried" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12245" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631431v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.04.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01734926v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bellanger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.10.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7LT9Z5C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touzeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2015.02.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868278v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12195" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXQS8BDV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633674v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.256" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475927v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.255" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869399v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629676v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01780405v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013033" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871344v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01780386v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2014.04.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW5LVTFR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868332v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12087" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNFKT21M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234825v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Aussems" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0204-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868344v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Gardarin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01538755v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12000" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0W5VCQ9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643491v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785375v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gasquez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2012.07.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL4VC7QK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871309v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735650v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2012.00946.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX1VC7HJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868379v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1445-6664.2011.00423.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654962v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauvrit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869352v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;rard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656658v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lemoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivancic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871385v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869362v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.09.006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCS90T7T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785449v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Michel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03233.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869368v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2008.11.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THJP8MFQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827723v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chardon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.766471" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662013v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6dm-2939" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664171v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chopinet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01140670809510227" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3frh-yh16" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Menchari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2007.00544.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SL6GDNVV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661788v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662916v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656007v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delattre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896038v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Susek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679720v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letouz&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826628v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682703v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vioix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Douzal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Assemat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679049v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690188v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Verdier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688664v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delattre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707284v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Orozco" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianinazzi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713521v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706056v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707341v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701872v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Abdel-Fattah" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trouvelot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885437v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gianinazzi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trouvelot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710598v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lovato" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705349v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885445v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lovato" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702143v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295845v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flament" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05510318v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buresi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295471v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909832v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269680v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Damour" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gfeller" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935378v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gfeller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505748v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567803v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317324v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Pilet," TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gautheron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435206v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Adrouge" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959348v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994049v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246846v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denieul" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ambolet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bailly" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouchot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787661v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785616v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735236v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607604v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugue" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873590v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604468v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deneuil" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vuillemin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742209v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801913v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871771v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lizon Au Cir&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duguet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871964v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872012v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Waele" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741437v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871804v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pointereau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bardet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738587v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872390v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chondroyannis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872370v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740995v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749866v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749564v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieven" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waller" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871599v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750248v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871586v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871406v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garetta" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873557v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810826v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871627v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748188v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873635v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805352v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873663v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747707v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748675v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871750v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonduelle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakhmi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873576v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751775v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998005v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vioix" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762136v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769876v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770158v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lemoine" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778675v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lovato" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774910v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848631v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848403v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848066v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771925v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894159v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959996v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Rogissart" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Limberger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899075v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hugard," TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926212v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735103v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604119v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393379.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604467v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambeced&#232;s" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393347.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608468v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Andr&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393462.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533957v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393293.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873618v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontaine" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801187v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873602v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739204v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749723v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745524v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambaced&#232;s" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garreta" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afpp.net/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803385v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872377v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748453v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871730v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871716v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991812v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791574v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789557v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400635v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Triolet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604035v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/livres-et-ebooks/productions-vegetales/agricultures-sans-herbicides.html" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846180v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845041v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04227149v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nicola&#239;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jean" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohri Yamada" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940066v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847373v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03466602v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>