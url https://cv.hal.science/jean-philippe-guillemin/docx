--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -382,343 +382,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrôle de l’adventice Datura stramonium</w:t>
+                <w:t xml:space="preserve">Faire barrage aux plantes invasives en milieu agricole. Illustration avec Datura stramonium L., espèce adventice invasive et toxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lolita Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de l'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2025037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353479v1</w:t>
+                <w:t xml:space="preserve">hal-05450930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espèces végétales invasives : processus d’invasion et répercussions sur l’environnement, les services écosystémiques et la santé humaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lolita Pilet</w:t>
+                <w:t xml:space="preserve">Biocontrôle de l’adventice Datura stramonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2025031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05268352v1</w:t>
+                <w:t xml:space="preserve">hal-05353479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire barrage aux plantes invasives en milieu agricole. Illustration avec Datura stramonium L., espèce adventice invasive et toxique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espèces végétales invasives : processus d’invasion et répercussions sur l’environnement, les services écosystémiques et la santé humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lolita Pilet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34, pp.35. </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (31), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2025037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2025031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450930v1</w:t>
+                <w:t xml:space="preserve">hal-05268352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil‐mediated effects of cover crops on weed‐crop competition</w:t>
               </w:r>
@@ -966,1618 +966,1592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient varieties can help control weed density while preserving weed diversity</w:t>
+                <w:t xml:space="preserve">Phytotoxic fungal secondary metabolites as herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Ailén Federico</w:t>
+                <w:t xml:space="preserve">Ana Bendejacq-Seychelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pimet</w:t>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Coffin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Agriculture &amp; Horticulture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01448765.2023.2270982⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (1), pp.92-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.7813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543299v1</w:t>
+                <w:t xml:space="preserve">hal-04279449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of Fusarium oxysporum causing damping‐off on Datura stramonium in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lolita Pilet</w:t>
+                <w:t xml:space="preserve">Ancient varieties can help control weed density while preserving weed diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ailén Federico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Reibel</w:t>
+                <w:t xml:space="preserve">Arnaud Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Gautheron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
+                <w:t xml:space="preserve">Chantal Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Giuliano</w:t>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Disease Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (2), pp.e12309. </w:t>
+              <w:t xml:space="preserve">Biological Agriculture &amp; Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (2), pp.78-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ndr2.12309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01448765.2023.2270982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802678v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytotoxic fungal secondary metabolites as herbicides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First report of Fusarium oxysporum causing damping‐off on Datura stramonium in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Bendejacq-Seychelles</w:t>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+                <w:t xml:space="preserve">Nadine Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Mouille</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Giuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 80 (1), pp.92-102. </w:t>
+              <w:t xml:space="preserve">New Disease Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (2), pp.e12309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.7813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ndr2.12309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279449v1</w:t>
+                <w:t xml:space="preserve">hal-04802678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Crop Soils in Eastern France: Coldspots of Azole-Resistant Aspergillus fumigatus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carry-over effects of cover crops on weeds and crop productivity in no-till systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Godeau</w:t>
+                <w:t xml:space="preserve">Rodolphe Hugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+                <w:t xml:space="preserve">Juliette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof9060618⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 295, pp.art. 108899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2023.108899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165581v1</w:t>
+                <w:t xml:space="preserve">hal-04052344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carry-over effects of cover crops on weeds and crop productivity in no-till systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Busset</w:t>
+                <w:t xml:space="preserve">Field-Crop Soils in Eastern France: Coldspots of Azole-Resistant Aspergillus fumigatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Hugard</w:t>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Martin</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 295, pp.art. 108899. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (6), pp.art. 618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2023.108899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof9060618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052344v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser la régulation biologique des adventices par l’utilisation de couverts végétaux à l’échelle du système de culture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alicia Rouge</w:t>
+                <w:t xml:space="preserve">From sea salt to glyphosate salt: a history of herbicide use in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54800/pet752⟩</w:t>
+              <w:t xml:space="preserve">Advances in Weed Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (special 1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51694/AdvWeedSci/2022;40:seventy-five008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927181v1</w:t>
+                <w:t xml:space="preserve">hal-03769152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets court terme et long terme de l'introduction de couverts végétaux d’interculture et des pratiques associées sur les adventices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimiser la régulation biologique des adventices par l’utilisation de couverts végétaux à l’échelle du système de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54800/gut670⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54800/pet752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927209v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weeds harbor an impressive diversity of fungi, which offers possibilities for biocontrol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets court terme et long terme de l'introduction de couverts végétaux d’interculture et des pratiques associées sur les adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 88 (6), pp.e02177-21. </w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.02177-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54800/gut670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559560v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cropping system diversification does not always beget weed diversity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weeds harbor an impressive diversity of fungi, which offers possibilities for biocontrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+                <w:t xml:space="preserve">Marion Triolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Farcy</w:t>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126438⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (6), pp.e02177-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.02177-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566019v1</w:t>
+                <w:t xml:space="preserve">hal-03559560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of nozzle control strategies in weed spot spraying to reduce herbicide use and avoid under- or over-application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cropping system diversification does not always beget weed diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Villette</w:t>
+                <w:t xml:space="preserve">Emilie Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Maillot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2022.04.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.126438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670175v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de régulation biologique des adventices par les couverts végétaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alicia Rouge</w:t>
+                <w:t xml:space="preserve">Assessment of nozzle control strategies in weed spot spraying to reduce herbicide use and avoid under- or over-application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54800/tre343⟩</w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, pp.68-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2022.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882515v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosulfocarb at center stage!</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien A. Devault</w:t>
+                <w:t xml:space="preserve">Mécanismes de régulation biologique des adventices par les couverts végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-06928-8⟩</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.18-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54800/tre343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380057v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed suppression in cover crop mixtures under contrasted levels of resource availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2586,224 +2560,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 136, pp.126499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sea salt to glyphosate salt: a history of herbicide use in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prosulfocarb at center stage!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien A. Devault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+                <w:t xml:space="preserve">Franck Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gauvrit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Weed Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (special 1), </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.61-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51694/AdvWeedSci/2022;40:seventy-five008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-06928-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03769152v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimated effects of cornflower presence on winter wheat</w:t>
               </w:r>
@@ -2893,64 +2893,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-aided study of herbicide patch spraying: Influence of spraying features and weed spatial distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3010,90 +3010,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal‐based bioherbicides for weed control: a myth or a reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60 (1), pp.60-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3121,1401 +3121,1401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of drought on weed emergence and growth vary with the seed burial depth and presence of a cover crop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity-based options for arable weed management. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Strbik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Biology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wbm.12136⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (5), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-018-0525-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730714v1</w:t>
+                <w:t xml:space="preserve">hal-01870873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative agroenvironmental risks of pesticides in different cropping systems: application of the I-Phy indicator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caetano Luiz Beber</w:t>
+                <w:t xml:space="preserve">Effects of drought on weed emergence and growth vary with the seed burial depth and presence of a cover crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael da Rosa Couto</w:t>
+                <w:t xml:space="preserve">Sandra Wayman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Emilio Lovato</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-018-7698-6⟩</w:t>
+              <w:t xml:space="preserve">Weed Biology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.12-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wbm.12136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862171v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des plantes messicoles dans les parcelles cultivées : caractérisation des systèmes de cultures favorables, rôles fonctionnels, perception par la profession.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative agroenvironmental risks of pesticides in different cropping systems: application of the I-Phy indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caetano Luiz Beber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rodriguez</w:t>
+                <w:t xml:space="preserve">Rafael da Rosa Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri Darmency</w:t>
+                <w:t xml:space="preserve">Paulo Emilio Lovato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P Cambecedes J</w:t>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63, pp.293-305. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (14), pp.532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.51911827642897E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-018-7698-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837865v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity-based options for arable weed management. A review</w:t>
+                <w:t xml:space="preserve">Conservation des plantes messicoles dans les parcelles cultivées : caractérisation des systèmes de cultures favorables, rôles fonctionnels, perception par la profession.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bohan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+                <w:t xml:space="preserve">J.P Cambecedes J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (5), pp.48. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.293-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-018-0525-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.51911827642897E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870873v1</w:t>
+                <w:t xml:space="preserve">hal-01837865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longevity, dormancy and germination of Cyanus segetum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bellanger</w:t>
+                <w:t xml:space="preserve">Vincent Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Reibeil</w:t>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Darmency</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wre.12267⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.41-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137850846009827E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730802v1</w:t>
+                <w:t xml:space="preserve">hal-01652930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois jours au cœur du COLUMA 2016</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response and effect traits of arable weeds in agro-ecosystems: a review of current knowledge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Dusacre</w:t>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Foussard</w:t>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Graillat</w:t>
+                <w:t xml:space="preserve">G. Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Perthame</w:t>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (3), pp.123-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618814v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débat : quel désherbage des cultures dans dix ans ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longevity, dormancy and germination of Cyanus segetum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Reibeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (6), pp.361 - 371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622400v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating the confounding effects of farming practices on weeds and winter wheat production using path modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Buthiot</w:t>
+                <w:t xml:space="preserve">Trois jours au cœur du COLUMA 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion da Cunha Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dusacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Foussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Graillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 703, pp.8-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607435v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response and effect traits of arable weeds in agro-ecosystems: a review of current knowledge.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Débat : quel désherbage des cultures dans dix ans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Perronne</w:t>
+                <w:t xml:space="preserve">Marion da Cunha Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fried</w:t>
+                <w:t xml:space="preserve">Chloé Dusacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">Lucie Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bretagnolle</w:t>
+                <w:t xml:space="preserve">Mathilde Graillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 703, pp.11-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547815v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Separating the confounding effects of farming practices on weeds and winter wheat production using path modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+                <w:t xml:space="preserve">Mélanie de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Froger</w:t>
+                <w:t xml:space="preserve">Marc Buthiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59, pp.41-54. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.134-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5137850846009827E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652930v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioherbicides: dead in the water? A review of the existing products for integrated weed management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wayman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4685,649 +4685,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of inbreeding depression in Centaurea cyanus L., a self-incompatible species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Bellanger</w:t>
+                <w:t xml:space="preserve">Consequences of inbreeding for Centaurea cyanus L., a self-incompatible segetal species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Touzeau</w:t>
+                <w:t xml:space="preserve">S. Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 212, pp. 24 - 29. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 212, pp.24-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785193v1</w:t>
+                <w:t xml:space="preserve">hal-01869399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed species differ in their ability to emerge in no-till systems that include cover crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Variation of inbreeding depression in Centaurea cyanus L., a self-incompatible species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 166 (3), pp.444 - 455. </w:t>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 212, pp. 24 - 29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aab.12195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2015.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01868278v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting spatial patterns and ecological attributes of soil bacterial and archaeal taxa across a landscape</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weed species differ in their ability to emerge in no-till systems that include cover crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.256⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166 (3), pp.444 - 455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aab.12195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633674v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and determinism of soil microbial community distribution across an agricultural landscape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Contrasting spatial patterns and ecological attributes of soil bacterial and archaeal taxa across a landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Constancias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P.A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Horrigue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobiologyOpen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4 (3), pp.505-517. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.255⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 4 (3), pp.518-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475927v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of inbreeding for Centaurea cyanus L., a self-incompatible segetal species</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mapping and determinism of soil microbial community distribution across an agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Constancias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Horrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (3), pp.505-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869399v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conférence du Columa 2013 racontée par des étudiants AgroSup-Dijon</w:t>
               </w:r>
@@ -5382,77 +5382,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer l’intensité de l’utilisation des pesticides dans les colzas d’hiver : cas de la zone d’étude de Fénay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buthiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5813,77 +5813,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale evidence for a high decrease of soil bacterial density and diversity by cropping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Constancias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Aussems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5941,367 +5941,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing of base temperatures and base water potentials for germination of weeds</w:t>
+                <w:t xml:space="preserve">Assessing potential germination period of weeds with base temperatures and base water potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine A. Gardarin</w:t>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (53), pp.76-87</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 53 (1), pp.76 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868344v1</w:t>
+                <w:t xml:space="preserve">hal-01538755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing potential germination period of weeds with base temperatures and base water potentials</w:t>
+                <w:t xml:space="preserve">Assessing of base temperatures and base water potentials for germination of weeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine A. Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 53 (1), pp.76 - 87. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 1 (53), pp.76-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/wre.12000⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01538755v1</w:t>
+                <w:t xml:space="preserve">hal-01868344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides sur blé tendre d'hiver, diversité dans le détail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buthiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 667, pp.43-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6339,77 +6339,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides sur blé tendre d'hiver, diversité dans le détail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buthiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 667, pp. 43 - 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6428,561 +6428,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of chemical weeding from 1944 to 2011 in France: Changes and evolution of herbicide molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">From weedkillers to environmentally begnin herbicides: history of chemical weeding from 1944 to 2011 in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 42, pp. 320 - 326. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 42, pp.320-326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785421v1</w:t>
+                <w:t xml:space="preserve">hal-01869343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débat : quel désherbage des cultures dans dix ans ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">History of chemical weeding from 1944 to 2011 in France: Changes and evolution of herbicide molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauvrit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp. 320 - 326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2012.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871309v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centaurea cyanus L. as a biological indicator of segetal species richness in arable fields</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Débat : quel désherbage des cultures dans dix ans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion da Cunha Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dusacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Foussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Graillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 703, pp.11-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735650v1</w:t>
+                <w:t xml:space="preserve">hal-01871309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From weedkillers to environmentally begnin herbicides: history of chemical weeding from 1944 to 2011 in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+                <w:t xml:space="preserve">Centaurea cyanus L. as a biological indicator of segetal species richness in arable fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Gauvrit</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Darmency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (6), pp.551-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2012.00946.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869343v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the seed weight and burial depth on the seed behavior of common ragweed (Ambrosia artemisiifolia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Biology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (4), pp.217 - 223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7055,51 +7055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 639, pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7163,51 +7163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7400,64 +7400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 639, pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7482,77 +7482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of key parameters for weed population dynamics models: base temperature and base water potential for germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7650,51 +7650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7745,51 +7745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of a herbicide-resistant population of Alopecurus myosuroides Huds. in a long-term cropping system experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7855,538 +7855,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility study for a catadioptric bi-spectral imaging system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et évaluation multicritères de prototypes de systèmes de culture dans le cadre de la protection intégrée contre la flore adventice en grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Gée</w:t>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Berret</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.766471⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.75-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/3frh-yh16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827723v1</w:t>
+                <w:t xml:space="preserve">hal-02667331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation au service de l'évaluation et de la conception des systèmes de cultures intégrés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Granger</w:t>
+                <w:t xml:space="preserve">Feasibility study for a catadioptric bi-spectral imaging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/f6dm-2939⟩</w:t>
+              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6813, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.766471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662013v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-field Triticum aestivum ear counting using colour-texture image analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Guerin</w:t>
+                <w:t xml:space="preserve">La modélisation au service de l'évaluation et de la conception des systèmes de cultures intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Chopinet</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Zealand Journal of Crop and Horticultural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01140670809510227⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.61-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/f6dm-2939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664171v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et évaluation multicritères de prototypes de systèmes de culture dans le cadre de la protection intégrée contre la flore adventice en grandes cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+                <w:t xml:space="preserve">In-field Triticum aestivum ear counting using colour-texture image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+                <w:t xml:space="preserve">D. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
+                <w:t xml:space="preserve">B. Chopinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3, pp.75-88. </w:t>
+              <w:t xml:space="preserve">New Zealand Journal of Crop and Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (2), pp.117-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/3frh-yh16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01140670809510227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667331v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of black-grass (Alopecurus myosuroides) resistance to acetyl-coenzyme A carboxylase inhibitors in France</w:t>
               </w:r>
@@ -8518,77 +8518,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional study of herbicide resistance of Alopecurus myosuroides Huds. in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Delye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8639,51 +8639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance du vulpin des champs aux anti-graminées dans les blés en France. La métabolisation : son importance crée une situation à risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Delye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8764,77 +8764,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance du vulpin aux herbicides. Son importance et sa répartition en Côte d'Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Delye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9001,51 +9001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of intra-specific competition on development and growth of Alopecurus myosuroides Hudson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9109,64 +9109,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12 - Feasability study of a wheatears counting system per vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9312,51 +9312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cropping systems for management of herbicide-resistant populations of blackgrass (Alopecurus myosuroides Huds.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9420,51 +9420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de lutte contre les vulpins résistants : conséquences économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9528,51 +9528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre les vulpins résistants. Quels moyens agronomiques envisager ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10183,407 +10183,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of arbuscular endomycorrhizal fungi for establishment of micropropagated pineapple plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of commercial arbuscular endomycorrhizal fungal inoculants to the establishment of micropropagated grapevine rootstock and pineapple plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lovato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gianinazzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 12 (10), pp.831-836</w:t>
+              <w:t xml:space="preserve">, 1992, 12 (10), pp.873-880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885437v1</w:t>
+                <w:t xml:space="preserve">hal-00885445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of commercial arbuscular endomycorrhizal fungal inoculants to the establishment of micropropagated grapevine rootstock and pineapple plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening of arbuscular endomycorrhizal fungi for establishment of micropropagated pineapple plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gianinazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lovato</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
+                <w:t xml:space="preserve">A Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 12 (10), pp.873-880</w:t>
+              <w:t xml:space="preserve">, 1992, 12 (10), pp.831-836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02710598v1</w:t>
+                <w:t xml:space="preserve">hal-00885437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of arbuscular endomycorrhizal fungi for establishment of micropropagated pineapple plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of commercial arbuscular endomycorrhizal fungal inoculants to the establishment of micropropagated grapevine rootstock and pineapple plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lovato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 12 (10), pp.831-836</w:t>
+              <w:t xml:space="preserve">, 1992, 12 (10), pp.873-880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705349v1</w:t>
+                <w:t xml:space="preserve">hal-02710598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of commercial arbuscular endomycorrhizal fungal inoculants to the establishment of micropropagated grapevine rootstock and pineapple plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening of arbuscular endomycorrhizal fungi for establishment of micropropagated pineapple plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Gianinazzi</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 12 (10), pp.873-880</w:t>
+              <w:t xml:space="preserve">, 1992, 12 (10), pp.831-836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885445v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'endomycorhization de vitroplants d'Ananas comosus : mise en evidence d'un effet mycorhizien</w:t>
               </w:r>
@@ -10769,319 +10769,319 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier COMBHERPIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet COMBHERPIC, Apr 2025, Online, France</w:t>
+              <w:t xml:space="preserve">Conférence ‘Gestions innovantes de l’azote et des adventices’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Agronomiques de Gembloux, Jan 2025, Gembloux, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295845v1</w:t>
+                <w:t xml:space="preserve">hal-05295471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the technical, economic and environmental performances of low-input and legume-based cropping systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rôle de la fertilisation azotée dans la dynamique des adventices. Moduler la fertilisation peut-il favoriser la régulation biologique par compétition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Environnements - Santé, Jun 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Atelier COMBHERPIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet COMBHERPIC, Apr 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510318v1</w:t>
+                <w:t xml:space="preserve">hal-05295845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la fertilisation azotée dans la dynamique des adventices. Moduler la fertilisation peut-il favoriser la régulation biologique par compétition ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the technical, economic and environmental performances of low-input and legume-based cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Buresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ‘Gestions innovantes de l’azote et des adventices’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherches Agronomiques de Gembloux, Jan 2025, Gembloux, Belgique</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Environnements - Santé, Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295471v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des couverts d'interculture dans la régulation des adventices et importance des modes de destruction des couverts</w:t>
               </w:r>
@@ -11468,51 +11468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11580,51 +11580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est l’avenir du désherbage de synthèse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11662,77 +11662,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of jimsonweed (datura stramonium l.), a weed toxic to human and animal health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Pilet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11809,51 +11809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Adrouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12033,77 +12033,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of weeds toxic to human and animal health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Pilet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12266,77 +12266,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of potential mycoherbicides using a metabarcoding approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12391,51 +12391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soilborne fungi with herbicidal action to control the weed seedbank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12493,359 +12493,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention et gestion de la résistance aux herbicides en grande culture</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Capacité des adventices à germer en surface dans diverses conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Matejicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux Produits de Protection des Plantes 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC (Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : climat, pratiques agricoles, biodiversité). Gestion des Adventices dans un Contexte de Changement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735236v1</w:t>
+                <w:t xml:space="preserve">hal-01607604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité des adventices à germer en surface dans diverses conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prévention et gestion de la résistance aux herbicides en grande culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC (Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : climat, pratiques agricoles, biodiversité). Gestion des Adventices dans un Contexte de Changement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux Produits de Protection des Plantes 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607604v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention et gestion de la résistance aux herbicides en grande culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux Produits de Protection des Plantes 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. pp.48</w:t>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873590v1</w:t>
+                <w:t xml:space="preserve">hal-02735236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nuisibilité directe des adventices en grandes cultures : quelles réponses nous apportent les essais désherbages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12913,64 +12913,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation de candidats d'origine naturelle à action herbicide pour contrôler les adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13142,64 +13142,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Lizon Au Ciré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13362,77 +13362,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buthiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Weed Research Society Symposium. “Weed management in changing environments"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
@@ -13543,51 +13543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How rare arable weeds are descriptors of low farming intensification?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13668,103 +13668,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed-DATA Base de données ‘Traits’ des plantes adventices des agroécosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
@@ -13793,103 +13793,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la distribution spatiale des communautés microbiennes du sol et de ses déterminants à l’échelle du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Constancias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Horrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dijon, France. 61 p</w:t>
@@ -13918,51 +13918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segetal plant conservation in arable fields: functional role, farmers’ perception and farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pointereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14043,90 +14043,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought affects weed emergence in cover crops of no-till systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. pp.510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14151,90 +14151,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought affects weed emergence in cover crops of no-till systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14285,64 +14285,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Conférence du Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2013, Dijon, France. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14406,51 +14406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Waller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14518,64 +14518,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e Conférence du COLUMBA, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Dijon, France. pp.577-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14613,51 +14613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention et gestion de la résistance aux herbicides en grande culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux produits de protection des plantes 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau de Réflexion et de Recherche sur les Résistances aux Pesticides (R4P). FRA., Oct 2013, Avignon, France. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14721,51 +14721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Waller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14807,90 +14807,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messicoles&amp;quot; : Conservation des plantes messicoles dans les parcelles cultivées : caractérisation des systèmes de cultures favorables, rôles fonctionnels, perception par la profession.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chondroyannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P Cambecedes J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Garetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14926,912 +14926,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological causes of cornflower regression</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(FOCUS) Historique des herbicides en France depuis la seconde guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI. International Weed Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Hangzhou, France</w:t>
+              <w:t xml:space="preserve">42. congrès du GFP (Groupe Français des Pesticides)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Poitiers, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873557v1</w:t>
+                <w:t xml:space="preserve">hal-02747707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historique des herbicides en France depuis la seconde guerre mondiale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological causes of cornflower regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">VI. International Weed Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810826v1</w:t>
+                <w:t xml:space="preserve">hal-02748675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of seeds in the process of common ragweed invasion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Martinez</w:t>
+                <w:t xml:space="preserve">Biological causes of cornflower regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium : Current Trends in Plant Protection Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia. pp.70-78</w:t>
+              <w:t xml:space="preserve">VI. International Weed Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Hangzhou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871627v1</w:t>
+                <w:t xml:space="preserve">hal-01873557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les causes biologiques de la régression du bleuet (Centaurea cyanus L.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historique des herbicides en France depuis la seconde guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Darmency</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauvrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réveil du Dodo IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">42. Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748188v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historique des herbicides en France depuis la seconde guerre mondiale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of seeds in the process of common ragweed invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Symposium : Current Trends in Plant Protection Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia. pp.70-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873635v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of microbial communities at a soil micro-scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Biju Duval</w:t>
+                <w:t xml:space="preserve">Les causes biologiques de la régression du bleuet (Centaurea cyanus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Réveil du Dodo IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805352v1</w:t>
+                <w:t xml:space="preserve">hal-02748188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les causes biologiques de la régression du bleuet (Centaurea cyanus L.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historique des herbicides en France depuis la seconde guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Darmency</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauvrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réveil du Dodo IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Dijon, France. pp.44</w:t>
+              <w:t xml:space="preserve">42. Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873663v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(FOCUS) Historique des herbicides en France depuis la seconde guerre mondiale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial patterns of microbial communities at a soil micro-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Constancias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. congrès du GFP (Groupe Français des Pesticides)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Poitiers, France. 6 p</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747707v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological causes of cornflower regression</w:t>
+                <w:t xml:space="preserve">Les causes biologiques de la régression du bleuet (Centaurea cyanus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI. International Weed Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Réveil du Dodo IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Dijon, France. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748675v1</w:t>
+                <w:t xml:space="preserve">hal-01873663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de l’utilisation des herbicides sur deux grandes cultures en France</w:t>
               </w:r>
@@ -16050,64 +16050,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of seed burying on seedling emergence of Ambrosia artemisiifolia L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Ragweed Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16145,51 +16145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs d’imagerie multi-spectrale pour la détection et le contrôle des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vioix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16292,51 +16292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European conference on precision agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Montpellier, France</w:t>
@@ -16365,51 +16365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de gestion d'une population de vulpin resistante aux herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16905,51 +16905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of commercial arbuscular endomycorrhizal fungal inoculants to the establishment of micropropagated grapevine rootstock and pineapple plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lovato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17278,90 +17278,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des performances technico-économiques et environnementales de systèmes de culture riches en légumineuses et économes en pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Buresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17671,51 +17671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17757,77 +17757,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulateur de pulvérisation localisée d’herbicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17859,588 +17859,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches de la nuisibilité du bleuet en colza d'hiver</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse des effets direct et indirect des pratiques agricoles sur les adventices et la production de blé tendre d’hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.91-98, 2016</w:t>
+              <w:t xml:space="preserve">, pp.30-37, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604119v1</w:t>
+                <w:t xml:space="preserve">hal-01533957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles pratiques agricoles pour préserver les peuplements riches en espèces messicoles ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Cambecedès</w:t>
+                <w:t xml:space="preserve">Approches de la nuisibilité du bleuet en colza d'hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Alrustom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.131-139, 2016</w:t>
+              <w:t xml:space="preserve">, pp.91-98, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604467v1</w:t>
+                <w:t xml:space="preserve">hal-01604119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et caractérisation de candidats d’origine naturelle à action herbicide pour contrôler les adventices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Quelles pratiques agricoles pour préserver les peuplements riches en espèces messicoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Cambecedès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.825-834, 2016</w:t>
+              <w:t xml:space="preserve">, pp.131-139, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608468v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des effets direct et indirect des pratiques agricoles sur les adventices et la production de blé tendre d’hiver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification et caractérisation de candidats d’origine naturelle à action herbicide pour contrôler les adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Triolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.30-37, 2016</w:t>
+              <w:t xml:space="preserve">, pp.825-834, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533957v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les réseaux DEPHY-FERME et DEPHY EXPE dans la caractérisation de l’effet des systèmes de culture sur la flore adventice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18508,103 +18508,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les réseaux DEPHY-FERME et DEPHY EXPE dans la caractérisation de l’effet des systèmes de culture sur la flore adventice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres 2015 GIS GC HP2E et RMT Florad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. , 1 p., 2015</w:t>
@@ -18728,77 +18728,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial upscaling strategy to assess soil microbial community assembly and the impact of land-use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Constancias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18840,51 +18840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segetal plant conservation in arable fields: functional role, farmers’ perception and farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pointereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18965,51 +18965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Messicoles » : conservation des plantes messicoles dans les parcelles cultivées : caractérisation des systèmes de cultures favorables, rôles fonctionnels, perception par la profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19116,77 +19116,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A database for the herbicide use in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. European Weed Research Society Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Samsun, Turkey. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19224,77 +19224,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A database for the herbicide use in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. European Weed Research Society Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Samsun, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19319,77 +19319,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a microbial sub alpha-diversity at soil microscale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Constancias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19470,64 +19470,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième une Conférence du COLUMA, Journées Internationales sur la lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19552,90 +19552,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aptitude à la levée et à l'installation d'adventices dans des bandes enherbées. Quelles sont les réelles potentialités d'installation d'espèces adventices annuelles dans les bandes enherbées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième une Conférence du COLUMA, Journées Internationales sur la lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Dijon, France. pp.177-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19811,247 +19811,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuisibilité des plantes adventices : compétition pour les ressources, quantification des pertes de rendement et de qualité des récoltes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le biocontrôle des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion durable de la flore adventice des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Synthèses, Éditions Quæ, 2018, 978-2-7592-2818-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791574v1</w:t>
+                <w:t xml:space="preserve">hal-02789557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le biocontrôle des adventices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuisibilité des plantes adventices : compétition pour les ressources, quantification des pertes de rendement et de qualité des récoltes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion durable de la flore adventice des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Synthèses, Éditions Quæ, 2018, 978-2-7592-2818-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789557v1</w:t>
+                <w:t xml:space="preserve">hal-02791574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bioherbicides,&amp;quot; in Agricultures sans herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20089,77 +20089,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioherbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20632,51 +20632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21015,51 +21015,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5C9E02C"/>
+    <w:nsid w:val="1A53257D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21246,51 +21246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-guillemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5981-3901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119056917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110190" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05268352v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Pilet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925910v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rouge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wallace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Guillemin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12680" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art05" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ail&#233;n Federico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2023.2270982" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04802678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ndr2.12309" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04279449v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bendejacq-Seychelles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7813" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060618" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108899" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03927181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/pet752" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/gut670" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Triolet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02177-21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03566019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126438" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03670175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.04.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882515v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/tre343" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A. Devault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eymery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06928-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126499" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03769152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51694/AdvWeedSci/2022;40:seventy-five008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03471972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Alrustom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2021.2006783" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03129976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105981" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Andre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12389" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01730714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wayman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wbm.12136" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Luiz Beber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da Rosa Couto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Emilio Lovato" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7698-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Cambecedes J" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51911827642897E12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01870873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0525-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01730802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellanger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reibeil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darmency" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12267" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion da Cunha Lobo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dusacre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Foussard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Graillat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607435v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Waele" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buthiot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.10.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fried" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12245" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631431v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.04.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01734926v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bellanger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.10.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7LT9Z5C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touzeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2015.02.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868278v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12195" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXQS8BDV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633674v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.256" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475927v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.255" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869399v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629676v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01780405v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013033" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871344v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01780386v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2014.04.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW5LVTFR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868332v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12087" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNFKT21M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234825v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Aussems" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0204-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868344v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Gardarin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01538755v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12000" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0W5VCQ9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643491v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785375v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gasquez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2012.07.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL4VC7QK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871309v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735650v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2012.00946.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX1VC7HJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868379v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1445-6664.2011.00423.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654962v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauvrit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869352v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;rard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656658v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lemoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivancic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871385v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869362v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.09.006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCS90T7T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785449v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Michel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03233.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869368v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2008.11.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THJP8MFQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827723v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chardon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.766471" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662013v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6dm-2939" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664171v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chopinet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01140670809510227" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3frh-yh16" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Menchari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2007.00544.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SL6GDNVV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661788v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662916v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656007v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delattre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896038v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Susek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679720v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letouz&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826628v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682703v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vioix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Douzal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Assemat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679049v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690188v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Verdier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688664v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delattre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707284v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Orozco" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianinazzi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713521v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706056v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707341v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701872v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Abdel-Fattah" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trouvelot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885437v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gianinazzi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trouvelot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710598v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lovato" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705349v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885445v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lovato" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702143v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295845v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flament" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05510318v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buresi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295471v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909832v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269680v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Damour" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gfeller" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935378v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gfeller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505748v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567803v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317324v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Pilet," TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gautheron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435206v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Adrouge" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959348v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994049v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246846v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denieul" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ambolet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bailly" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouchot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787661v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785616v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735236v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607604v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugue" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873590v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604468v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deneuil" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vuillemin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742209v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801913v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871771v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lizon Au Cir&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duguet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871964v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872012v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Waele" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741437v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871804v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pointereau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bardet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738587v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872390v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chondroyannis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872370v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740995v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749866v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749564v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieven" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waller" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871599v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750248v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871586v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871406v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garetta" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873557v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810826v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871627v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748188v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873635v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805352v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873663v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747707v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748675v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871750v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonduelle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakhmi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873576v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751775v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998005v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vioix" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762136v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769876v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770158v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lemoine" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778675v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lovato" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774910v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848631v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848403v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848066v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771925v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894159v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959996v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Rogissart" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Limberger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899075v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hugard," TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926212v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735103v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604119v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393379.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604467v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambeced&#232;s" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393347.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608468v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Andr&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393462.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533957v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393293.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873618v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontaine" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801187v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873602v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739204v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749723v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745524v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambaced&#232;s" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garreta" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afpp.net/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803385v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872377v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748453v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871730v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871716v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991812v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791574v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789557v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400635v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Triolet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604035v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/livres-et-ebooks/productions-vegetales/agricultures-sans-herbicides.html" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846180v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845041v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04227149v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nicola&#239;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jean" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohri Yamada" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940066v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847373v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03466602v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-guillemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5981-3901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119056917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110190" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Pilet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05268352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925910v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rouge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wallace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Guillemin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12680" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art05" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04279449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bendejacq-Seychelles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7813" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ail&#233;n Federico" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2023.2270982" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04802678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ndr2.12309" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108899" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060618" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03769152v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51694/AdvWeedSci/2022;40:seventy-five008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03927181v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/pet752" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/gut670" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Triolet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02177-21" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03566019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126438" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03670175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.04.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882515v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/tre343" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126499" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A. Devault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eymery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hulin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06928-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03471972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Alrustom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2021.2006783" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03129976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105981" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Andre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12389" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01870873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0525-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01730714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wayman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wbm.12136" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Luiz Beber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da Rosa Couto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Emilio Lovato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7698-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837865v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Cambecedes J" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51911827642897E12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547815v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fried" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12245" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01730802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellanger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reibeil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darmency" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12267" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion da Cunha Lobo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dusacre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Foussard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Graillat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622400v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607435v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Waele" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buthiot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.10.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631431v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.04.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01734926v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bellanger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.10.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7LT9Z5C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869399v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785193v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touzeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2015.02.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868278v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12195" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXQS8BDV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633674v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.256" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475927v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.255" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629676v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01780405v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013033" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871344v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01780386v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2014.04.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW5LVTFR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868332v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12087" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNFKT21M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234825v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Aussems" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0204-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01538755v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12000" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0W5VCQ9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868344v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Gardarin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643491v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785375v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869343v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gasquez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785421v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2012.07.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL4VC7QK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871309v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735650v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2012.00946.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX1VC7HJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868379v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1445-6664.2011.00423.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654962v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauvrit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869352v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;rard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656658v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lemoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivancic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871385v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869362v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.09.006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCS90T7T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785449v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Michel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03233.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869368v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2008.11.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THJP8MFQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667331v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3frh-yh16" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827723v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chardon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.766471" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662013v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6dm-2939" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664171v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chopinet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01140670809510227" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Menchari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2007.00544.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SL6GDNVV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661788v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662916v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656007v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delattre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896038v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Susek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679720v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letouz&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826628v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682703v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vioix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Douzal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Assemat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679049v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690188v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Verdier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688664v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delattre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707284v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Orozco" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianinazzi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713521v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706056v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707341v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701872v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Abdel-Fattah" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trouvelot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885445v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lovato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gianinazzi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885437v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trouvelot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710598v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lovato" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705349v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702143v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295471v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flament" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295845v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05510318v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buresi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909832v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269680v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Damour" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gfeller" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935378v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gfeller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505748v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567803v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317324v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Pilet," TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gautheron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435206v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Adrouge" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959348v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994049v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246846v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denieul" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ambolet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bailly" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouchot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787661v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785616v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607604v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugue" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873590v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735236v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604468v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deneuil" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vuillemin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742209v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801913v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871771v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lizon Au Cir&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duguet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871964v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872012v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Waele" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741437v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871804v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pointereau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bardet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738587v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872390v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chondroyannis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872370v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740995v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749866v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749564v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieven" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waller" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871599v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750248v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871586v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871406v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garetta" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747707v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748675v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873557v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810826v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871627v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748188v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873635v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805352v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873663v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871750v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonduelle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakhmi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873576v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751775v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998005v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vioix" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762136v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769876v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770158v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lemoine" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778675v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lovato" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774910v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848631v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848403v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848066v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771925v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894159v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959996v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Rogissart" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Limberger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899075v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hugard," TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926212v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735103v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533957v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393293.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604119v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393379.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604467v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambeced&#232;s" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393347.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608468v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Andr&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393462.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873618v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontaine" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801187v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873602v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739204v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749723v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745524v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambaced&#232;s" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garreta" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afpp.net/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803385v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872377v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748453v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871730v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871716v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991812v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789557v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791574v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400635v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Triolet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604035v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/livres-et-ebooks/productions-vegetales/agricultures-sans-herbicides.html" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846180v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845041v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04227149v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nicola&#239;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jean" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohri Yamada" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940066v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847373v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03466602v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>