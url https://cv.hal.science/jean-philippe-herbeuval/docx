--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -199,295 +199,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Screening and Automated Clustering of Macrophage Immunoreactome to Nanoparticles and Photothermal Therapy</w:t>
+                <w:t xml:space="preserve">Investigation of the binding mode of clobenprobit at CXCR4 and development of novel anti-inflammatory compounds with enhanced activity and minimal antagonist effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Becharef</w:t>
+                <w:t xml:space="preserve">Birgit Caspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Jabbour</w:t>
+                <w:t xml:space="preserve">Nassima Bekaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Bekaddour</w:t>
+                <w:t xml:space="preserve">Séverine Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Avveduto</w:t>
+                <w:t xml:space="preserve">Dominique Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Luciani</w:t>
+                <w:t xml:space="preserve">Ivana Stoilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (31), pp.2405860. </w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107 (8), pp.100055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/advs.202405860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molpha.2025.100055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407954v1</w:t>
+                <w:t xml:space="preserve">hal-05379090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the binding mode of clobenprobit at CXCR4 and development of novel anti-inflammatory compounds with enhanced activity and minimal antagonist effects</w:t>
+                <w:t xml:space="preserve">Multivariate Screening and Automated Clustering of Macrophage Immunoreactome to Nanoparticles and Photothermal Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Caspar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sonia Becharef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Bekaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cathelin</w:t>
+                <w:t xml:space="preserve">Giulio Avveduto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Stoilova</w:t>
+                <w:t xml:space="preserve">Nathalie Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 107 (8), pp.100055. </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (31), pp.2405860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molpha.2025.100055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202405860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379090v1</w:t>
+                <w:t xml:space="preserve">hal-05407954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-dependent immunomodulation by MSC secretome: soluble factors target innate pathways, components larger than 100 kDa regulate T cell proliferation</w:t>
               </w:r>
@@ -525,51 +525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shony Lemieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Volatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Bekaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.556. </w:t>
@@ -646,64 +646,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sayettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16, </w:t>
@@ -741,90 +741,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The histamine analogue clobenpropit modulates IRF7 phosphorylation and interferon production by targeting CXCR4 in systemic lupus erythematosus models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Bekaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikaïa Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Caspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Giorgiutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -914,64 +914,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sayettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (2), pp.288. </w:t>
@@ -1003,727 +1003,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are blockers of gp120/CD4 interaction effective inhibitors of HIV-1 immunopathogenesis?</w:t>
+                <w:t xml:space="preserve">Pathogenic variants in the NLRP3 LRR domain at position 861 are responsible for a boost-dependent atypical CAPS phenotype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
+                <w:t xml:space="preserve">Antoine Fayand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Shearer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Margaux Cescato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Wacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aids Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152 (5), pp.1303-1311.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198886v1</w:t>
+                <w:t xml:space="preserve">hal-04182567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenic variants in the NLRP3 LRR domain at position 861 are responsible for a boost-dependent atypical CAPS phenotype.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Type 1 interferon in pathologies, autoimmune diseases, and chronic viral infections: understanding the fascinating biologic role of type 1 interferons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Wacheux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 152 (5), pp.1303-1311.e1. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1239086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1239086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182567v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Type 1 interferon in pathologies, autoimmune diseases, and chronic viral infections: understanding the fascinating biologic role of type 1 interferons</w:t>
+                <w:t xml:space="preserve">Successful treatment of JAK1 associated inflammatory disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Fayand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hentgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Posseme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lacout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1239086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152 (4), pp.972-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198755v1</w:t>
+                <w:t xml:space="preserve">hal-04137977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful treatment of JAK1 associated inflammatory disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Capucine Picard</w:t>
+                <w:t xml:space="preserve">Targeting the chemokine receptor CXCR4 with histamine analog to reduce inflammation in juvenile arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Bekaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikaïa Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Beitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Llibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Dott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.06.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1178172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1178172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04137977v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04245544v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spermine and spermidine bind CXCR4 and inhibit CXCR4- but not CCR5-tropic HIV-1 infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirja Harms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikaïa Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyu Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rüdiger Groß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal von Maltitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (27), pp.eadf8251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.adf8251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the chemokine receptor CXCR4 with histamine analog to reduce inflammation in juvenile arthritis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are blockers of gp120/CD4 interaction effective inhibitors of HIV-1 immunopathogenesis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gene Shearer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aids Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.3-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04245544v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Onset and Relapse of Juvenile Dermatomyositis Following Asymptomatic SARS-CoV-2 Infection</w:t>
               </w:r>
@@ -1843,51 +1843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CXCR4 as a novel target in immunology: moving away from typical antagonists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Caspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Cocchiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2141,51 +2141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu P. Rodero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Posseme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2301,51 +2301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hovhannisyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Bekaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 186, pp.111855. </w:t>
@@ -2409,51 +2409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gitiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Bekaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nusbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2530,90 +2530,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of Tonsillar Mononuclear Cells to Study Ex Vivo Innate Immune Responses in a Human Mucosal Lymphoid Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikaïa Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Bekaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2660,51 +2660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Anti-viral Effects of Chloroquine/Hydroxychloroquine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Bekaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2775,1069 +2775,1069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRIM8 is required for virus-induced IFN response in human plasmacytoid dendritic cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of TLR7-mediated type I IFN signaling in pDCs through CXCR4 engagement—A new target for lupus treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikaïa Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghizlane Maarifi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nikaïa Smith</w:t>
+                <w:t xml:space="preserve">Mathieu Rodéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Bekaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Maillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Célia Chamontin</w:t>
+                <w:t xml:space="preserve">Yasser Ruiz-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 5 (11), pp.eaax3511. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aax3511⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 5 (7), pp.eaav9019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aav9019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404478v1</w:t>
+                <w:t xml:space="preserve">pasteur-02282952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of TLR7-mediated type I IFN signaling in pDCs through CXCR4 engagement—A new target for lupus treatment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hitting the right spot on CXCR4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mchugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikaia Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aav9019⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (9), pp.514-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41584-019-0287-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02282952v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting the right spot on CXCR4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRIM8 is required for virus-induced IFN response in human plasmacytoid dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Maarifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikaïa Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Mchugh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
+                <w:t xml:space="preserve">Olivier Moncorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikaia Smith</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Célia Chamontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (9), pp.514-514. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (11), pp.eaax3511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41584-019-0287-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aax3511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372533v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semen inhibits Zika virus infection of cells and tissues from the anogenital region</w:t>
+                <w:t xml:space="preserve">Immature particles and capsid-free viral RNA produced by Yellow fever virus-infected cells stimulate plasmacytoid dendritic cells to secrete interferons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janis Müller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mirja Harms</w:t>
+                <w:t xml:space="preserve">Laura Sinigaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Krüger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rüdiger Groß</w:t>
+                <w:t xml:space="preserve">Ségolène Gracias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Joas</w:t>
+                <w:t xml:space="preserve">Elodie Décembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04442-y⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29235-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249967v1</w:t>
+                <w:t xml:space="preserve">hal-02327450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immature particles and capsid-free viral RNA produced by Yellow fever virus-infected cells stimulate plasmacytoid dendritic cells to secrete interferons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Gracias</w:t>
+                <w:t xml:space="preserve">Identification of Primary Natural Killer Cell Modulators by Chemical Library Screening with a Luciferase-Based Functional Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Bekaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Décembre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniela Bruni</w:t>
+                <w:t xml:space="preserve">Laurie Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29235-7⟩</w:t>
+              <w:t xml:space="preserve">Slas Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2472555218797078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327450v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Primary Natural Killer Cell Modulators by Chemical Library Screening with a Luciferase-Based Functional Assay</w:t>
+                <w:t xml:space="preserve">Chemical pollution and innate antiviral immunity: Dangerous Liaisons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves De Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slas Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2472555218797078⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2018.0717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324386v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical pollution and innate antiviral immunity: Dangerous Liaisons ?</w:t>
+                <w:t xml:space="preserve">Pollution chimique et immunité innée antivirale : des liaisons dangereuses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves De Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 22 (1), pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2018.0717⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.27-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2018.0718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351261v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution chimique et immunité innée antivirale : des liaisons dangereuses ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semen inhibits Zika virus infection of cells and tissues from the anogenital region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Barouki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
+                <w:t xml:space="preserve">Janis Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirja Harms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger Groß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Joas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (1), pp.27-40. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.2207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2018.0718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04442-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652525v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microspectrofluorimetry to dissect the permeation of ceftazidime in Gram-negative bacteria</w:t>
               </w:r>
@@ -3927,51 +3927,51 @@
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-00945-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831783v1</w:t>
+                <w:t xml:space="preserve">hal-03652530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural amines inhibit activation of human plasmacytoid dendritic cells through CXCR4 engagement</w:t>
               </w:r>
@@ -4085,650 +4085,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microspectrofluorimetry to dissect the permeation of ceftazidime in Gram-negative bacteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CXCR4, le nouveau régulateur de l’immunité innée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikaïa Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-00945-8⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (8-9), pp.711-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173308008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652530v1</w:t>
+                <w:t xml:space="preserve">hal-02351272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CXCR4, le nouveau régulateur de l’immunité innée ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of a small molecule that primes the type I interferon response to cytosolic DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Khiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lucas-Hourani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Nisole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikaia Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Helynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.2561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-02776-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173308008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02351272v1</w:t>
+                <w:t xml:space="preserve">pasteur-01570224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a small molecule that primes the type I interferon response to cytosolic DNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Helynck</w:t>
+                <w:t xml:space="preserve">Microspectrofluorimetry to dissect the permeation of ceftazidime in Gram-negative bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Vergalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.2561. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00945-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-02776-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01570224v1</w:t>
+                <w:t xml:space="preserve">hal-01831783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmacytoid dendritic cells and myeloid cells differently contribute to BAFF over-expression during primary HIV infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient method for gene silencing in human primary plasmacytoid dendritic cells: silencing of the TLR7/IRF-7 pathway as a proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikaïa Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenoline Borhis</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Vidalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Burelout</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Nisole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000000965⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep29891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346130v1</w:t>
+                <w:t xml:space="preserve">hal-02438269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient method for gene silencing in human primary plasmacytoid dendritic cells: silencing of the TLR7/IRF-7 pathway as a proof of concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmacytoid dendritic cells and myeloid cells differently contribute to BAFF over-expression during primary HIV infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenoline Borhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Burelout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Chaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikaïa Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Nisole</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cecile Goujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep29891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000000965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438269v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Differences in Plasmacytoid Dendritic Cell Levels of IRF5 Drive Higher IFN-α Production in Women.</w:t>
               </w:r>
@@ -4988,483 +4988,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free HTLV-1 induces TLR7-dependent innate immune response and TRAIL relocalization in killer plasmacytoid dendritic cells</w:t>
+                <w:t xml:space="preserve">Rasv12 induces survivin/auroraB pathway conferring tumor cell apoptosis resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Colisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Barblu</w:t>
+                <w:t xml:space="preserve">Réda Hadj-Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gras</w:t>
+                <w:t xml:space="preserve">Perayot Pamonsinlapatham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Raynaud</w:t>
+                <w:t xml:space="preserve">Christiane Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reda Hadj-Slimane</w:t>
+                <w:t xml:space="preserve">Yves Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 115 (11), pp.2177-2185. </w:t>
+              <w:t xml:space="preserve">Cellular Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (8), pp.1214-1221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2009-06-224741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cellsig.2010.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249994v1</w:t>
+                <w:t xml:space="preserve">hal-00473108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasv12 induces survivin/auroraB pathway conferring tumor cell apoptosis resistance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free HTLV-1 induces TLR7-dependent innate immune response and TRAIL relocalization in killer plasmacytoid dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perayot Pamonsinlapatham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
+                <w:t xml:space="preserve">Renaud Colisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Barblu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Garbay</w:t>
+                <w:t xml:space="preserve">Christophe Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Lepelletier</w:t>
+                <w:t xml:space="preserve">Françoise Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Hadj-Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Signalling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cellsig.2010.03.013⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (11), pp.2177-2185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2009-06-224741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00473108v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RasV12 induces Survivin/AuroraB pathway conferring tumor cell apoptosis resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réda Hadj-Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perayot Pamonsinlapatham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Signalling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (8), pp.1214-1221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cellsig.2010.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HAART reduces death ligand but not death receptors in lymphoid tissue of HIV-infected patients and simian immunodeficiency virus-infected macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5554,64 +5554,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-1 immunopathogenesis: How good interferon turns bad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Shearer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 123 (2), pp.121-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5671,64 +5671,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Shearer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 104 (44), pp.17453-17458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5762,51 +5762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential expression of IFN-α and TRAIL/DR5 in lymphoid tissue of progressor versus nonprogressor HIV-1-infected patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5909,51 +5909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV inhibits CD4+ T-cell proliferation by inducing indoleamine 2,3-dioxygenase in plasmacytoid dendritic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Boasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6024,559 +6024,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of indoleamine 2,3-dioxygenase and tryptophanyl-tRNA-synthetase by CTLA-4-Fc in human CD4+ T cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of TNF-related apoptosis-inducing ligand on primary CD4 + T cells by HIV-1: Role of type I IFN-producing plasmacytoid dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Boasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2004-06-2089⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (39), pp.13974-13979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0505251102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198822v1</w:t>
+                <w:t xml:space="preserve">hal-04198875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of TNF-related apoptosis-inducing ligand on primary CD4 + T cells by HIV-1: Role of type I IFN-producing plasmacytoid dendritic cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">CD4+ T-cell death induced by infectious and noninfectious HIV-1: role of type 1 interferon-dependent, TRAIL/DR5-mediated apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Grivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Boasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthew Dolan</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chougnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0505251102⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 106 (10), pp.3524-3531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2005-03-1243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198875v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD4+ T-cell death induced by infectious and noninfectious HIV-1: role of type 1 interferon-dependent, TRAIL/DR5-mediated apoptosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">TNF-related apoptosis-inducing ligand (TRAIL) in HIV-1-infected patients and its in vitro production by antigen-presenting cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Boasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Chougnet</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 106 (10), pp.3524-3531. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2005-03-1243⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 105 (6), pp.2458-2464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2004-08-3058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198872v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TNF-related apoptosis-inducing ligand (TRAIL) in HIV-1-infected patients and its in vitro production by antigen-presenting cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Regulation of indoleamine 2,3-dioxygenase and tryptophanyl-tRNA-synthetase by CTLA-4-Fc in human CD4+ T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Boasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gene Shearer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 105 (6), pp.2458-2464. </w:t>
+              <w:t xml:space="preserve">, 2005, 105 (4), pp.1574-1581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2004-08-3058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2004-06-2089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198864v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recruitment of STAT3 for Production of IL-10 by Colon Carcinoma Cells Induced by Macrophage-Derived IL-6</w:t>
               </w:r>
@@ -6614,51 +6614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 172 (7), pp.4630-4636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6692,51 +6692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophages From Cancer Patients: Analysis of TRAIL, TRAIL Receptors, and Colon Tumor Cell Apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7236,51 +7236,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27DBDFDC"/>
+    <w:nsid w:val="FF06DA01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7467,51 +7467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-herbeuval" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8114-8012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070408793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407954v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Becharef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jabbour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bekaddour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Avveduto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202405860" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Caspar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Grinberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cathelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Stoilova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molpha.2025.100055" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379096v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Rous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shony Lemieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04670-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Woottum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sayettat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16020288" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giorgiutti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1490593" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Herbeuval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Shearer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182567v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cescato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Wacheux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.07.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1239086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Posseme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lacout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.06.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Harms" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Han" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Gro&#223;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal von Maltitz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf8251" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04245544v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beitz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Llibre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1178172" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paul Rodero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Welfringer-Morin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darragh Duffy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-021-01135-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cocchiara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Melet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Emelen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret van der Aa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fdd-2022-0007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gitiaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bodemer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab116" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236276v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bondet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P. Rodero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Decalf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2021.155533" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372490v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hayek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hovhannisyan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves de Sousa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111855" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02376263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nusbaum" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez508" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051482v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboulanger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Richard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60914" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996379v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gies" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Guffroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Frenger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FIMMU.2020.01409" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404478v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Maarifi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moncorg&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax3511" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02282952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rod&#233;ro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ruiz-Blanco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mchugh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikaia Smith" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41584-019-0287-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis M&#252;ller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kr&#252;ger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Joas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04442-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327450v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie D&#233;cembre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fritz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bruni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29235-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324386v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472555218797078" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351261v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves De Sousa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2018.0717" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652525v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2018.0718" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831783v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Allam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maigre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vergalli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00945-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Davidson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dutrieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chauveau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14253" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652530v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173308008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570224v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khiar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lucas-Hourani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nisole" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Helynck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02776-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346130v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenoline Borhis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Burelout" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chaoul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goujard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000965" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438269v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vidalain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nisole" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29891" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372393v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Griesbeck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ziegler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laffont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501684" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322630v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barblu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scott-Algara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faroudy Boufassa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2014.07.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNLSJRWD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249994v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Colisson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gras" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raynaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Hadj-Slimane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-06-224741" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473108v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Hadj-Slimane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perayot Pamonsinlapatham" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepelletier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2010.03.013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PLXVK5G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250005v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204741v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Nilsson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Boasso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hardy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vaccari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e32831cb907" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204725v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2006.09.016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204737v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graham" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0707244104" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kruhlak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0600363103" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204732v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Anderson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dolan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-07-034785" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198822v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Winkler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2004-06-2089" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198875v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0505251102" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198872v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Grivel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chougnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-03-1243" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198864v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2004-08-3058" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249987v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lelievre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.172.7.4630" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198816v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cottier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/95.8.611" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255631v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Herbeuval" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255619v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05120654v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rj Moreau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ramos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ouldali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Alyanakian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-herbeuval" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8114-8012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070408793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379090v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Caspar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bekaddour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Grinberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cathelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Stoilova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molpha.2025.100055" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Becharef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jabbour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Avveduto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202405860" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379096v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Rous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shony Lemieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04670-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Woottum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sayettat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16020288" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giorgiutti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1490593" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cescato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Wacheux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.07.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Herbeuval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1239086" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Posseme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lacout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.06.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04245544v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beitz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Llibre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dott" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1178172" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Harms" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Han" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Gro&#223;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal von Maltitz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf8251" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Shearer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paul Rodero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Welfringer-Morin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darragh Duffy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-021-01135-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cocchiara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Melet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Emelen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret van der Aa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fdd-2022-0007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gitiaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bodemer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab116" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236276v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bondet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P. Rodero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Decalf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2021.155533" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372490v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hayek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hovhannisyan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves de Sousa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111855" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02376263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nusbaum" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez508" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051482v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboulanger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Richard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60914" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996379v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gies" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Guffroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Frenger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FIMMU.2020.01409" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02282952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rod&#233;ro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ruiz-Blanco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mchugh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikaia Smith" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41584-019-0287-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Maarifi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moncorg&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax3511" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie D&#233;cembre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fritz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bruni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29235-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324386v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472555218797078" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves De Sousa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2018.0717" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652525v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2018.0718" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis M&#252;ller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kr&#252;ger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Joas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04442-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652530v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Allam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maigre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vergalli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00945-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Davidson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dutrieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chauveau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14253" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351272v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173308008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570224v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khiar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lucas-Hourani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nisole" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Helynck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02776-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831783v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vidalain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nisole" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29891" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346130v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenoline Borhis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Burelout" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chaoul" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goujard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000965" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372393v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Griesbeck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ziegler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laffont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501684" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322630v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barblu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scott-Algara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faroudy Boufassa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2014.07.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNLSJRWD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473108v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Hadj-Slimane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perayot Pamonsinlapatham" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepelletier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2010.03.013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PLXVK5G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249994v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Colisson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raynaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Hadj-Slimane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-06-224741" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250005v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204741v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Nilsson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Boasso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hardy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vaccari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e32831cb907" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204725v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2006.09.016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204737v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graham" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0707244104" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kruhlak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0600363103" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204732v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Anderson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dolan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-07-034785" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198875v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0505251102" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198872v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Grivel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chougnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-03-1243" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198864v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2004-08-3058" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198822v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Winkler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2004-06-2089" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249987v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lelievre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.172.7.4630" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198816v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cottier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/95.8.611" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255631v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Herbeuval" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255619v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05120654v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rj Moreau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ramos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ouldali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Alyanakian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>