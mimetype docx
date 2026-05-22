--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,7181 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7130 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean-philippe herbeuval </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-philippe-herbeuval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8114-8012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070408793</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=NB26Gi4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-dependent immunomodulation by MSC secretome: soluble factors target innate pathways, components larger than 100 kDa regulate T cell proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Rous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shony Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Volatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Bekaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.556. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13287-025-04670-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the binding mode of clobenprobit at CXCR4 and development of novel anti-inflammatory compounds with enhanced activity and minimal antagonist effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Caspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Bekaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Grinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Stoilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107 (8), pp.100055. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molpha.2025.100055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Screening and Automated Clustering of Macrophage Immunoreactome to Nanoparticles and Photothermal Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Becharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Bekaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Avveduto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (31), pp.2405860. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202405860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophages: Key Cellular Players in HIV Infection and Pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Woottum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sayettat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Grinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16020288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The histamine analogue clobenpropit modulates IRF7 phosphorylation and interferon production by targeting CXCR4 in systemic lupus erythematosus models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Bekaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikaïa Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Caspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Grinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Giorgiutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1490593. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2024.1490593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophages: Key Cellular Players in HIV Infection and Pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Woottum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sayettat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Grinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.288. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16020288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic variants in the NLRP3 LRR domain at position 861 are responsible for a boost-dependent atypical CAPS phenotype.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fayand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Cescato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Terré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Wacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152 (5), pp.1303-1311.e1. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2023.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Type 1 interferon in pathologies, autoimmune diseases, and chronic viral infections: understanding the fascinating biologic role of type 1 interferons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1239086. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1239086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful treatment of JAK1 associated inflammatory disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fayand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Hentgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lacout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152 (4), pp.972-983. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2023.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spermine and spermidine bind CXCR4 and inhibit CXCR4- but not CCR5-tropic HIV-1 infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirja Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikaïa Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyu Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rüdiger Groß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal von Maltitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (27), pp.eadf8251. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adf8251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting the chemokine receptor CXCR4 with histamine analog to reduce inflammation in juvenile arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Bekaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikaïa Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Beitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Llibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1178172. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1178172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04245544v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are blockers of gp120/CD4 interaction effective inhibitors of HIV-1 immunopathogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Shearer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aids Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (1), pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Onset and Relapse of Juvenile Dermatomyositis Following Asymptomatic SARS-CoV-2 Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paul Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pelleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Welfringer-Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darragh Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Melki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.28-28. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10875-021-01135-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CXCR4 as a novel target in immunology: moving away from typical antagonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Caspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Cocchiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Melet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof van Emelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret van der Aa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Drug Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.FDD77. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/fdd-2022-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JAK inhibitors are effective in a subset of patients with juvenile dermatomyositis: a monocentric retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Le Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gitiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Jérôme Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bodemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Melki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.keab116. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rheumatology/keab116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03236464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential levels of IFNα subtypes in autoimmunity and viral infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu P. Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Posseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytokine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144 (8), pp.155533. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cyto.2021.155533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03236276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Tonsillar Mononuclear Cells to Study Ex Vivo Innate Immune Responses in a Human Mucosal Lymphoid Tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikaïa Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Bekaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leboulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/60914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of IFNα secretion in cells from patients with juvenile dermatomyositis under TBK1 inhibitor treatment revealed by single-molecular assay technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gitiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Bekaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nusbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.kez508. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rheumatology/kez508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02376263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerpegin-derived furo[3,4-c]pyridine-3,4(1H,5H)-diones enhance cellular response to interferons by de novo pyrimidine biosynthesis inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pietrancosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hovhannisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Bekaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 186, pp.111855. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Anti-viral Effects of Chloroquine/Hydroxychloroquine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Bekaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/FIMMU.2020.01409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of TLR7-mediated type I IFN signaling in pDCs through CXCR4 engagement—A new target for lupus treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikaïa Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Bekaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Ruiz-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (7), pp.eaav9019. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aav9019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02282952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitting the right spot on CXCR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mchugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikaia Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (9), pp.514-514. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41584-019-0287-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRIM8 is required for virus-induced IFN response in human plasmacytoid dendritic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Maarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikaïa Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Chamontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (11), pp.eaax3511. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aax3511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immature particles and capsid-free viral RNA produced by Yellow fever virus-infected cells stimulate plasmacytoid dendritic cells to secrete interferons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sinigaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gracias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Décembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29235-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Primary Natural Killer Cell Modulators by Chemical Library Screening with a Luciferase-Based Functional Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Bekaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pietrancosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slas Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.25-37. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2472555218797078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical pollution and innate antiviral immunity: Dangerous Liaisons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pietrancosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Alves De Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2018.0717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution chimique et immunité innée antivirale : des liaisons dangereuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pietrancosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Alves De Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2018.0718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen inhibits Zika virus infection of cells and tissues from the anogenital region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janis Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirja Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rüdiger Groß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Joas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2207. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04442-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microspectrofluorimetry to dissect the permeation of ceftazidime in Gram-negative bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Vergalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.986. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-00945-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural amines inhibit activation of human plasmacytoid dendritic cells through CXCR4 engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikaïa Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pietrancosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.14253. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms14253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CXCR4, le nouveau régulateur de l’immunité innée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikaïa Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pietrancosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (8-9), pp.711-713. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20173308008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a small molecule that primes the type I interferon response to cytosolic DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Khiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lucas-Hourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nisole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikaia Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Helynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.2561. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-02776-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01570224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microspectrofluorimetry to dissect the permeation of ceftazidime in Gram-negative bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Vergalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.986. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-00945-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient method for gene silencing in human primary plasmacytoid dendritic cells: silencing of the TLR7/IRF-7 pathway as a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikaïa Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Vidalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nisole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep29891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmacytoid dendritic cells and myeloid cells differently contribute to BAFF over-expression during primary HIV infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenoline Borhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Burelout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Chaoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikaïa Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000000965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex Differences in Plasmacytoid Dendritic Cell Levels of IRF5 Drive Higher IFN-α Production in Women.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Griesbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikaïa Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 195 (11), pp.5327-36. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1501684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01372393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of death receptor 5 expression and apoptosis of CD4+ T cells from HIV controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barblu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikaïa Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scott-Algara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faroudy Boufassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 155 (1), pp.17-26. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clim.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasv12 induces survivin/auroraB pathway conferring tumor cell apoptosis resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda Hadj-Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perayot Pamonsinlapatham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Signalling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (8), pp.1214-1221. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellsig.2010.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free HTLV-1 induces TLR7-dependent innate immune response and TRAIL relocalization in killer plasmacytoid dendritic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Colisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barblu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Hadj-Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (11), pp.2177-2185. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2009-06-224741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RasV12 induces Survivin/AuroraB pathway conferring tumor cell apoptosis resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda Hadj-Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perayot Pamonsinlapatham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Signalling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (8), pp.1214-1221. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellsig.2010.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAART reduces death ligand but not death receptors in lymphoid tissue of HIV-infected patients and simian immunodeficiency virus-infected macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Boasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Vaccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (1), pp.35-40. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0b013e32831cb907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV-1 immunopathogenesis: How good interferon turns bad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Shearer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 123 (2), pp.121-128. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clim.2006.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV turns plasmacytoid dendritic cells (pDC) into TRAIL-expressing killer pDC and down-regulates HIV coreceptors by Toll-like receptor 7-induced IFN-α</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Shearer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (44), pp.17453-17458. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0707244104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression of IFN-α and TRAIL/DR5 in lymphoid tissue of progressor versus nonprogressor HIV-1-infected patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Boasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kruhlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103 (18), pp.7000-7005. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0600363103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV inhibits CD4+ T-cell proliferation by inducing indoleamine 2,3-dioxygenase in plasmacytoid dendritic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Boasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 109 (8), pp.3351-3359. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2006-07-034785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of TNF-related apoptosis-inducing ligand on primary CD4 + T cells by HIV-1: Role of type I IFN-producing plasmacytoid dendritic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Boasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 102 (39), pp.13974-13979. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0505251102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD4+ T-cell death induced by infectious and noninfectious HIV-1: role of type 1 interferon-dependent, TRAIL/DR5-mediated apoptosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Grivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Boasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chougnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 106 (10), pp.3524-3531. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2005-03-1243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TNF-related apoptosis-inducing ligand (TRAIL) in HIV-1-infected patients and its in vitro production by antigen-presenting cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Boasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Grivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105 (6), pp.2458-2464. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2004-08-3058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of indoleamine 2,3-dioxygenase and tryptophanyl-tRNA-synthetase by CTLA-4-Fc in human CD4+ T cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Boasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiana Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Shearer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105 (4), pp.1574-1581. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2004-06-2089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment of STAT3 for Production of IL-10 by Colon Carcinoma Cells Induced by Macrophage-Derived IL-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 172 (7), pp.4630-4636. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.172.7.4630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophages From Cancer Patients: Analysis of TRAIL, TRAIL Receptors, and Colon Tumor Cell Apoptosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Herbeuval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sabido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 95 (8), pp.611-621. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnci/95.8.611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening the signalling behaviour of immunomodulating compounds at CXCR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Herbeuval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Basic and Clinical Pharmacology (WCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Glasgow, France. pp.670-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Functionally Selective Immunomodulator Shows Robust Efficacy in Pristane-induced Murine Lupus Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Herbeuval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Basic and Clinical Pharmacology (WCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Glasgow, United Kingdom. pp.561-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFN-β plasmatic levels are best predictors of muscle disease activity than IFN-α in a longitudinal cohort of patients with juvenile dermatomyositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rj Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouldali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandra Alyanakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05120654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7236,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF06DA01"/>
+    <w:nsid w:val="9D49E254"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7467,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-herbeuval" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8114-8012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070408793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379090v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Caspar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bekaddour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Grinberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cathelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Stoilova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molpha.2025.100055" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Becharef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jabbour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Avveduto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202405860" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379096v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Rous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shony Lemieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04670-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Woottum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sayettat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16020288" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giorgiutti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1490593" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cescato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Wacheux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.07.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Herbeuval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1239086" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Posseme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lacout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.06.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04245544v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beitz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Llibre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dott" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1178172" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Harms" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Han" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Gro&#223;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal von Maltitz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf8251" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Shearer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paul Rodero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Welfringer-Morin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darragh Duffy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-021-01135-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cocchiara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Melet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Emelen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret van der Aa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fdd-2022-0007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gitiaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bodemer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab116" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236276v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bondet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P. Rodero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Decalf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2021.155533" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372490v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hayek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hovhannisyan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves de Sousa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111855" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02376263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nusbaum" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez508" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051482v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboulanger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Richard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60914" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996379v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gies" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Guffroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Frenger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FIMMU.2020.01409" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02282952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rod&#233;ro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ruiz-Blanco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mchugh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikaia Smith" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41584-019-0287-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Maarifi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moncorg&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax3511" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie D&#233;cembre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fritz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bruni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29235-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324386v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472555218797078" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves De Sousa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2018.0717" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652525v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2018.0718" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis M&#252;ller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kr&#252;ger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Joas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04442-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652530v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Allam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maigre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vergalli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00945-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Davidson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dutrieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chauveau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14253" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351272v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173308008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570224v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khiar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lucas-Hourani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nisole" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Helynck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02776-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831783v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vidalain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nisole" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29891" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346130v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenoline Borhis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Burelout" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chaoul" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goujard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000965" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372393v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Griesbeck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ziegler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laffont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501684" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322630v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barblu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scott-Algara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faroudy Boufassa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2014.07.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNLSJRWD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473108v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Hadj-Slimane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perayot Pamonsinlapatham" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepelletier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2010.03.013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PLXVK5G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249994v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Colisson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raynaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Hadj-Slimane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-06-224741" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250005v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204741v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Nilsson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Boasso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hardy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vaccari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e32831cb907" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204725v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2006.09.016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204737v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graham" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0707244104" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kruhlak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0600363103" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204732v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Anderson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dolan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-07-034785" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198875v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0505251102" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198872v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Grivel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chougnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-03-1243" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198864v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2004-08-3058" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198822v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Winkler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2004-06-2089" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249987v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lelievre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.172.7.4630" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198816v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cottier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/95.8.611" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255631v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Herbeuval" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255619v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05120654v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rj Moreau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ramos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ouldali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Alyanakian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-herbeuval" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8114-8012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070408793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=NB26Gi4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379096v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Rous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shony Lemieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bekaddour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04670-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379090v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Caspar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Grinberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cathelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Stoilova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molpha.2025.100055" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Becharef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jabbour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Avveduto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202405860" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Woottum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sayettat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16020288" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giorgiutti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1490593" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182567v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cescato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Wacheux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.07.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Herbeuval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1239086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137977v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Posseme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lacout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.06.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Harms" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Han" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Gro&#223;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal von Maltitz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf8251" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04245544v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beitz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Llibre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dott" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1178172" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198886v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Shearer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paul Rodero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Welfringer-Morin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darragh Duffy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-021-01135-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cocchiara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Melet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Emelen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret van der Aa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fdd-2022-0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236464v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gitiaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bodemer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab116" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236276v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bondet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P. Rodero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bost" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Decalf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2021.155533" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboulanger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60914" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02376263v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nusbaum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez508" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hayek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hovhannisyan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves de Sousa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111855" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Guffroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Frenger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FIMMU.2020.01409" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02282952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rod&#233;ro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ruiz-Blanco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372533v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mchugh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikaia Smith" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41584-019-0287-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404478v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Maarifi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moncorg&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax3511" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie D&#233;cembre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fritz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bruni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29235-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324386v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472555218797078" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351261v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves De Sousa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2018.0717" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652525v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2018.0718" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis M&#252;ller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kr&#252;ger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Joas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04442-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Allam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maigre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vergalli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00945-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Davidson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dutrieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chauveau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14253" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173308008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570224v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khiar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lucas-Hourani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nisole" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Helynck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02776-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831783v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vidalain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nisole" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29891" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346130v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenoline Borhis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Burelout" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chaoul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goujard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000965" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372393v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Griesbeck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ziegler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laffont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501684" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barblu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scott-Algara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faroudy Boufassa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2014.07.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNLSJRWD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Hadj-Slimane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perayot Pamonsinlapatham" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepelletier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2010.03.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PLXVK5G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249994v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Colisson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gras" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raynaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Hadj-Slimane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-06-224741" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204741v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Nilsson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Boasso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hardy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vaccari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e32831cb907" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204725v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2006.09.016" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204737v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graham" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0707244104" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198879v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kruhlak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0600363103" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204732v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Anderson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dolan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-07-034785" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198875v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0505251102" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198872v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Grivel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chougnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-03-1243" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198864v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2004-08-3058" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198822v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Winkler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2004-06-2089" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249987v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lelievre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.172.7.4630" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198816v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cottier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/95.8.611" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Herbeuval" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255619v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05120654v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rj Moreau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ramos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ouldali" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Alyanakian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>