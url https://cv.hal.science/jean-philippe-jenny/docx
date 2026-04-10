--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -3156,189 +3156,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-specific responses of a chironomid assemblage to contrasting anthropogenic pressures: a palaeolimnological perspective from the last 150 years</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">Inherited hypoxia: A new challenge for reoligotrophicated lakes under global warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Verneaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 59 (1), pp.26-40. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (12), pp.1413-1423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014GB004932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115811v1</w:t>
+                <w:t xml:space="preserve">hal-01195808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 4D sedimentological approach to reconstructing the flood frequency and intensity of the Rhoˆne River (Lake Bourget, NW European Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3387,210 +3375,222 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51 (51), pp. 469-483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10933-014-9768-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00976095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inherited hypoxia: A new challenge for reoligotrophicated lakes under global warming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depth-specific responses of a chironomid assemblage to contrasting anthropogenic pressures: a palaeolimnological perspective from the last 150 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (1), pp.26-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GB004932⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195808v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local forcings affect lake zooplankton vulnerability and response to climate warming</w:t>
               </w:r>
@@ -3869,51 +3869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing long-term changes (150 years) in the carbon cycle of a clear-water lake based on the stable carbon isotope composition (δ13C) of chironomid and cladoceran subfossil remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4016,51 +4016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4162,51 +4162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7803,51 +7803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7941,51 +7941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8053,51 +8053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8678,51 +8678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8915,51 +8915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chironomid-based reconstruction of the trophic history of Lake Annecy during the last 150 years using an intralake multiple core approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9178,51 +9178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9553,51 +9553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9665,51 +9665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">δ13C signatures in chironomids remains as a proxy for past changes in lake functioning : Lake Annecy as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10146,273 +10146,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution géochimique des sédiments de l' Arve et du Rhône : approche &amp;quot; source-puits&amp;quot; et reconstruction paléohydrologique dans le lac du Bourget</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of real-time PCR (QPCR) for enumeration of Planktothrix population (cyanobacteria) in the lake sediments : a paleolimnological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Savichtcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Kirkham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre (RST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00540233v1</w:t>
+                <w:t xml:space="preserve">hal-02752760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of real-time PCR (QPCR) for enumeration of Planktothrix population (cyanobacteria) in the lake sediments : a paleolimnological approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution géochimique des sédiments de l' Arve et du Rhône : approche &amp;quot; source-puits&amp;quot; et reconstruction paléohydrologique dans le lac du Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
+              <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre (RST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752760v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00540233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution spatio-temporelle de l'oxygenation de l'hypolimnion sous controle du niveau trophique et des crues rhodaniennes dans le lac du bourget depuis 150 ans</w:t>
               </w:r>
@@ -10424,51 +10424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12516,51 +12516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gregory-Eaves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-025-00358-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727996v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10435" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Jenny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11616" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.V. Soares" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thouillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barouillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113220" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mazure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254485" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melo Vieira Soares" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-837-2023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Banjan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomard Herv&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13050" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03960925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2022-260" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obinna Nzekwe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lapointe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-021-00220-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Jane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Hansen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kraemer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leavitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Mincer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03550-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-021-00217-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527731v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Koirala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ahrens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1922723117" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.09.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Niemann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1908179116" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia E. Taranu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Carpenter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2438" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641187v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Maberly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005286" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Normandeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Ecaterina Taranu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605480113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13193" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWGZQWQN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5043996" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115811v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12243" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N21X93BJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976095v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9768-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195808v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004932" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927739v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/12-1903.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00827536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.04.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSG251MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00929573v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12304" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9722-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71CJNTLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927752v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1395" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653092v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marchetto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dormia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2013.e34" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Savichtcheva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kurmayer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Villar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06106-11" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mazure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20515" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Zilkey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Antoniades" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16100" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817344v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824010v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818977v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817317v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16653" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817232v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Barouillet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15778" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823960v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823922v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547724v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-901" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961108v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230682v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7305148" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817355v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rotschi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11911" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Itier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15440" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079925v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Niemann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Francus" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Noren" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carvalhais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080010v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niemann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984904v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891103v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898941v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878092v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877064v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023097v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023117v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933735v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937597v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933744v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932003v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932018v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750913v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931994v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931939v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805945v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Kirkham" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809899v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804766v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Jenny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751262v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806716v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacob" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932169v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804609v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720050v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757316v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758260v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540233v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752760v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933554v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751353v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824072v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boulay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230695v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982816v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jenny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990809v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990796v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311118v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682522v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Costel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;pin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722121v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scientifique Rapport" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Realisee de l'Etude" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060066v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hustache" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682537v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00982100v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENA012" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04816985v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gregory-Eaves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-025-00358-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727996v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10435" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Jenny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11616" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.V. Soares" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thouillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barouillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113220" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mazure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254485" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melo Vieira Soares" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-837-2023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Banjan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomard Herv&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13050" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03960925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2022-260" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obinna Nzekwe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lapointe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-021-00220-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Jane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Hansen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kraemer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leavitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Mincer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03550-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-021-00217-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527731v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Koirala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ahrens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1922723117" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.09.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Niemann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1908179116" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia E. Taranu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Carpenter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2438" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641187v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Maberly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005286" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Normandeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Ecaterina Taranu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605480113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13193" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWGZQWQN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5043996" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195808v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004932" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976095v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9768-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115811v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12243" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N21X93BJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927739v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/12-1903.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00827536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.04.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSG251MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00929573v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12304" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9722-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71CJNTLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927752v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1395" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653092v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marchetto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dormia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2013.e34" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Savichtcheva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kurmayer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Villar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06106-11" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mazure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20515" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Zilkey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Antoniades" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16100" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817344v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824010v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818977v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817317v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16653" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817232v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Barouillet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15778" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823960v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823922v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547724v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-901" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961108v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230682v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7305148" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817355v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rotschi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11911" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Itier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15440" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079925v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Niemann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Francus" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Noren" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carvalhais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080010v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niemann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984904v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891103v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898941v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878092v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877064v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023097v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023117v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933735v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937597v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933744v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932003v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932018v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750913v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931994v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931939v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805945v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Kirkham" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809899v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804766v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Jenny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751262v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806716v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacob" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932169v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804609v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720050v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757316v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758260v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752760v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540233v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933554v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751353v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824072v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boulay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230695v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982816v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jenny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990809v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990796v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311118v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682522v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Costel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;pin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722121v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scientifique Rapport" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Realisee de l'Etude" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060066v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hustache" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682537v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00982100v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENA012" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04816985v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>