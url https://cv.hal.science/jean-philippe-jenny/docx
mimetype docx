--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -243,295 +243,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Lake Geneva's hypoxia crisis in the Anthropocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifaceted biodiversity changes of lake microeukaryote communities in response to nutrient enrichment and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Barouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura M V Soares</w:t>
+                <w:t xml:space="preserve">Eric Capo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Barouillet</w:t>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Casenave</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+                <w:t xml:space="preserve">Jean‐philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lol2.10435⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oik.11616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727996v1</w:t>
+                <w:t xml:space="preserve">hal-05508636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted biodiversity changes of lake microeukaryote communities in response to nutrient enrichment and climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling Lake Geneva's hypoxia crisis in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M V Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Barouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.113-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oik.11616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lol2.10435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508636v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the European water Framework Directive indicators to address long-term climate change impacts on lakes using mechanistic lake models</w:t>
               </w:r>
@@ -824,51 +824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Marie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -919,51 +919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past and future climate change effects on the thermal regime and oxygen solubility of four peri-alpine lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Melo Vieira Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1079,51 +1079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Banjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jomard Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,51 +1187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past and future climate change effects on thermal regime and oxygen solubility of four peri-alpine lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Melo Vieira Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2474,307 +2474,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban point sources of nutrients were the leading cause for the historical spread of hypoxia across European lakes</w:t>
+                <w:t xml:space="preserve">Global spread of hypoxia in freshwater ecosystems during the last three centuries is caused by rising local human pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Francus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Normandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Irene Gregory-Eaves</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (4), pp.1481-1489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1605480113⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639630v1</w:t>
+                <w:t xml:space="preserve">hal-02637275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global spread of hypoxia in freshwater ecosystems during the last three centuries is caused by rising local human pressure</w:t>
+                <w:t xml:space="preserve">Urban point sources of nutrients were the leading cause for the historical spread of hypoxia across European lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Normandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Francus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Ecaterina Taranu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Gregory-Eaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.13193⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (45), pp.12655-12660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1605480113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637275v1</w:t>
+                <w:t xml:space="preserve">hal-02639630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion under climate and human pressures: An alpine lake sediment perspective</w:t>
               </w:r>
@@ -3214,51 +3214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (12), pp.1413-1423. </w:t>
@@ -3335,51 +3335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3984,307 +3984,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00929573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chironomid assemblages in cores from multiple water depths reflect oxygen-driven changes in a deep French lake over the last 150 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spatiotemporal investigation of varved sediments highlights the dynamics of hypolimnetic hypoxia in a large hard-water lake over the last 150 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 50 (3), pp.257-273. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (4), pp. 1395-1408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-013-9722-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4319/lo.2013.58.4.1395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115814v1</w:t>
+                <w:t xml:space="preserve">halsde-00927752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatiotemporal investigation of varved sediments highlights the dynamics of hypolimnetic hypoxia in a large hard-water lake over the last 150 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chironomid assemblages in cores from multiple water depths reflect oxygen-driven changes in a deep French lake over the last 150 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (3), pp.257-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-013-9722-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lo.2013.58.4.1395⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00927752v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic history of French sub-Alpine lakes over the last similar to 150 years: phosphorus reconstruction and assessment of taphonomic biases</w:t>
               </w:r>
@@ -4417,51 +4417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative PCR enumeration of total/toxic Planktothrix rubescens and total cyanobacteria in preserved DNA isolated from lake sediments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Savichtcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kurmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4564,278 +4564,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Temporal Complexities in Lake Science through Sediment Records and Process-Based Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canadian lakes are changing in response to anthropogenic disturbances: a Pan-Canadian geochemical study using micro-X-ray fluorescence sediment core-scanning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R Zilkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Soares</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Francus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Mazure</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dermot Antoniades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Vienna &amp; Online, France. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna &amp; Online, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817108v1</w:t>
+                <w:t xml:space="preserve">hal-04817142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canadian lakes are changing in response to anthropogenic disturbances: a Pan-Canadian geochemical study using micro-X-ray fluorescence sediment core-scanning.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling Temporal Complexities in Lake Science through Sediment Records and Process-Based Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David R Zilkey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Francus</w:t>
+                <w:t xml:space="preserve">Laura Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dermot Antoniades</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theo Mazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Vienna &amp; Online, Austria. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna &amp; Online, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817142v1</w:t>
+                <w:t xml:space="preserve">hal-04817108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Human-Induced Perturbations in Holocene Lateral Carbon Fluxes through Lake Sediment Archives</w:t>
               </w:r>
@@ -4890,51 +4890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation accrue de carbone sédimentaire malgré un contexte de ré-oligotrophisation : Cas des lacs profonds périalpins, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Barouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5278,51 +5278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tribute to Bruno Wilhelm’s legacy in reading the geological record of lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5399,64 +5399,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of lake modeling and paleolimnological records to perform long-term simulations of water quality in Lake Geneva over 250 years (1850–2100 period)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5523,277 +5523,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward long-term modelling of the thermal regime and oxygen solubility of perialpine lakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hindcast/forecast of thermal regime and oxygen solubility in four perialpine lakes using 1D model and OLA observatory data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Najwa Sharaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chanudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Limnology (SIL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Berlin (Germany), Germany</w:t>
+              <w:t xml:space="preserve">IAL-IPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, San Carlos de Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823960v1</w:t>
+                <w:t xml:space="preserve">hal-04823922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hindcast/forecast of thermal regime and oxygen solubility in four perialpine lakes using 1D model and OLA observatory data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Toward long-term modelling of the thermal regime and oxygen solubility of perialpine lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chanudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAL-IPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, San Carlos de Bariloche, Argentina</w:t>
+              <w:t xml:space="preserve">International Society of Limnology (SIL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823922v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did the Late Glacial to Holocene climatic transition trigger large earthquakes in the Western Alps?</w:t>
               </w:r>
@@ -5805,51 +5805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Banjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5913,51 +5913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past and future climate change effects on thermal regime and oxygen solubility of four peri-alpine lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Melo Vieira Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6332,51 +6332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Banjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7566,51 +7566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7829,51 +7829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Vienne, Austria</w:t>
@@ -7954,51 +7954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
@@ -8079,51 +8079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International paleolimnology symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Glasgow, United Kingdom</w:t>
@@ -8178,51 +8178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Savichtcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8579,51 +8579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International paleolimnology symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Glasgow, United Kingdom</w:t>
@@ -8771,652 +8771,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00931939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The analysis of preserved DNA to assess 17 changes in cyanobacteria and diatoms dynamics and diversity: coupling paleolimninogy and molecular tools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clement Villar</w:t>
+                <w:t xml:space="preserve">The Alps with little ice&amp;quot; : new evidences from a distant lake sediment record : Lake Bourget (NW French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO 2011. Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, San Juan, Puerto Rico</w:t>
+              <w:t xml:space="preserve">International Union for Quaternary Research (INQUA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805945v1</w:t>
+                <w:t xml:space="preserve">halsde-00751262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chironomid-based reconstruction of the trophic history of Lake Annecy during the last 150 years using an intralake multiple core approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">300 years of underflow record in Lake Bourget: an attempt of quantitative hydrological reconstruction based on spatio-temporal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Symposium on Chironomidae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809899v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00937651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomical, size structure and genetic responses of cladoceran communities in subalpine lakes to 150 years of human perturbations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Pignol</w:t>
+                <w:t xml:space="preserve">The analysis of preserved DNA to assess 17 changes in cyanobacteria and diatoms dynamics and diversity: coupling paleolimninogy and molecular tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Savichtcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Kirkham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFS7 Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Girona, Spain. 7 p</w:t>
+              <w:t xml:space="preserve">ASLO 2011. Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, San Juan, Puerto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804766v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">300 years of underflow record in Lake Bourget: an attempt of quantitative hydrological reconstruction based on spatio-temporal approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chironomid-based reconstruction of the trophic history of Lake Annecy during the last 150 years using an intralake multiple core approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">18. International Symposium on Chironomidae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00937651v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Alps with little ice&amp;quot; : new evidences from a distant lake sediment record : Lake Bourget (NW French Alps)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taxonomical, size structure and genetic responses of cladoceran communities in subalpine lakes to 150 years of human perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union for Quaternary Research (INQUA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">SEFS7 Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Girona, Spain. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00751262v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the origins of carbon sustaining the pelagic food chain during a century of human perturbations on two deep sub-alpine lakes</w:t>
               </w:r>
@@ -9579,51 +9579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Limnogeology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Konstanz, Germany</w:t>
@@ -9902,77 +9902,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of preserved DNA to assess historical diatom communities in peri alpine lake Bourget : a paleolimnological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Kirkham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10165,90 +10165,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of real-time PCR (QPCR) for enumeration of Planktothrix population (cyanobacteria) in the lake sediments : a paleolimnological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Savichtcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Kirkham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
@@ -10680,51 +10680,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflow for analyzing long-term variations in carbon stocks and fluxes (DEEP-C -WP2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10975,51 +10975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands lacs à l'épreuve de l'Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11164,51 +11164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection EDYTEM, pp. 107-118, 2014, Collection EDYTEM n°16</w:t>
@@ -11282,90 +11282,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique écologique long-terme des lacs profonds périalpins soumis aux changements climatiques et à des apports en nutriments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Sharaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura M V Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -11387,64 +11387,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective des effets du changement climatique sur le lac d’Annecy Tendances et défis à venir concernant les services rendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura M V Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11537,77 +11537,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A crisis of lake hypoxia in the Anthropocene: The long-term effects of climate and nutrients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Barouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11835,64 +11835,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientifique Rapport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realisee de l'Etude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12028,77 +12028,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective des effets du changement climatique sur le lac d’Annecy : Tendances et défis à venir concernant les services rendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12516,51 +12516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gregory-Eaves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-025-00358-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727996v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10435" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Jenny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11616" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.V. Soares" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thouillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barouillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113220" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mazure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254485" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melo Vieira Soares" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-837-2023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Banjan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomard Herv&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13050" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03960925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2022-260" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obinna Nzekwe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lapointe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-021-00220-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Jane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Hansen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kraemer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leavitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Mincer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03550-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-021-00217-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527731v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Koirala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ahrens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1922723117" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.09.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Niemann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1908179116" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia E. Taranu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Carpenter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2438" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641187v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Maberly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005286" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Normandeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Ecaterina Taranu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605480113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13193" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWGZQWQN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5043996" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195808v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004932" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976095v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9768-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115811v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12243" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N21X93BJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927739v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/12-1903.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00827536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.04.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSG251MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00929573v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12304" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9722-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71CJNTLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927752v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1395" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653092v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marchetto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dormia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2013.e34" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Savichtcheva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kurmayer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Villar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06106-11" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mazure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20515" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Zilkey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Antoniades" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16100" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817344v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824010v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818977v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817317v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16653" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817232v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Barouillet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15778" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823960v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823922v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547724v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-901" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961108v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230682v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7305148" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817355v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rotschi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11911" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Itier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15440" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079925v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Niemann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Francus" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Noren" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carvalhais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080010v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niemann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984904v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891103v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898941v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878092v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877064v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023097v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023117v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933735v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937597v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933744v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932003v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932018v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750913v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931994v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931939v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805945v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Kirkham" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809899v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804766v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Jenny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751262v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806716v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacob" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932169v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804609v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720050v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757316v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758260v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752760v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540233v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933554v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751353v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824072v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boulay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230695v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982816v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jenny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990809v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990796v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311118v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682522v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Costel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;pin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722121v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scientifique Rapport" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Realisee de l'Etude" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060066v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hustache" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682537v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00982100v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENA012" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04816985v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gregory-Eaves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-025-00358-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508636v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Jenny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11616" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10435" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.V. Soares" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thouillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barouillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113220" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mazure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254485" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melo Vieira Soares" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-837-2023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Banjan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomard Herv&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13050" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03960925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2022-260" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obinna Nzekwe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lapointe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-021-00220-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Jane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Hansen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kraemer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leavitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Mincer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03550-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-021-00217-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527731v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Koirala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ahrens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1922723117" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.09.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Niemann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1908179116" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia E. Taranu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Carpenter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2438" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641187v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Maberly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005286" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637275v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Normandeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13193" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWGZQWQN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Ecaterina Taranu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605480113" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5043996" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195808v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004932" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976095v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9768-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115811v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12243" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N21X93BJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927739v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/12-1903.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00827536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.04.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSG251MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00929573v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12304" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1395" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9722-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71CJNTLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653092v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marchetto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dormia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2013.e34" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Savichtcheva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kurmayer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Villar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06106-11" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Zilkey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Antoniades" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16100" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817108v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mazure" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20515" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817344v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824010v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818977v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817317v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16653" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817232v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Barouillet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15778" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823960v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547724v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-901" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961108v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230682v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7305148" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817355v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rotschi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11911" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Itier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15440" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079925v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Niemann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Francus" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Noren" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carvalhais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080010v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niemann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984904v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891103v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898941v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878092v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877064v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023097v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023117v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933735v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937597v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933744v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932003v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932018v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750913v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931994v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931939v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751262v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937651v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805945v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Kirkham" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809899v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804766v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Jenny" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806716v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacob" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932169v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804609v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720050v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757316v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758260v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752760v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540233v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933554v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751353v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824072v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boulay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230695v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982816v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jenny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990809v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990796v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311118v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682522v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Costel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;pin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722121v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scientifique Rapport" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Realisee de l'Etude" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060066v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hustache" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682537v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00982100v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENA012" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04816985v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>