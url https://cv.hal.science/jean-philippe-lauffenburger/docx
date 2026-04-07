--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2093,867 +2093,880 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving monocular visual odometry localization with wheel and inertial measurements</w:t>
+                <w:t xml:space="preserve">Reliability-Aware Fusion for Semantic Segmentation under Sensor Degradation and Failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duthay Flavie</w:t>
+                <w:t xml:space="preserve">Lucas Deregnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
+                <w:t xml:space="preserve">Abdelhak Benamirouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Laghmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Ait Messaoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cudel</w:t>
+                <w:t xml:space="preserve">Remi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventeenth International Conference on Quality Control by Artificial Vision (QCAV2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2026 IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Detroit, MI, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318341v1</w:t>
+                <w:t xml:space="preserve">hal-05562018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Semantic Segmentation Models for Vehicle Perception Tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danut-Vasile Giurgi</w:t>
+                <w:t xml:space="preserve">Collision-Aware Traversability Analysis for Autonomous Vehicles in the Context of Agricultural Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dezert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Devanne</w:t>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Spisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Atlanta, United States. pp.13138-13145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA55743.2025.11127764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724310v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential Deep Learning For Sensor Fusion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving monocular visual odometry localization with wheel and inertial measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duthay Flavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Ait Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 27th International Conference on Information Fusion (FUSION)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/FUSION59988.2024.10706424⟩</w:t>
+              <w:t xml:space="preserve">Seventeenth International Conference on Quality Control by Artificial Vision (QCAV2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Yamanashi Prefecture, France. pp.23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3079737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488706v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential Deep Learning For Sensor Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
+                <w:t xml:space="preserve">Fusion of Semantic Segmentation Models for Vehicle Perception Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danut-Vasile Giurgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mengesha Mamo Wogari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 27th International Conference on Information Fusion (FUSION)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fusion 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Venise, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024209v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict Management in a Distance to Prototype-Based Evidential Deep Learning</w:t>
+                <w:t xml:space="preserve">Evidential Deep Learning For Sensor Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dănuţ-Vasile Giurgi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengesha Mamo Wogari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Belief Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-67977-3_10⟩</w:t>
+              <w:t xml:space="preserve">2024 27th International Conference on Information Fusion (FUSION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Venise, Italy. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/FUSION59988.2024.10706424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514490v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation multimodale d'un véhicule</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+                <w:t xml:space="preserve">Evidential Deep Learning For Sensor Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengesha Mamo Wogari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 27th International Conference on Information Fusion (FUSION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Venice, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/FUSION59988.2024.10706424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318277v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent vehicles semantic segmentation using evidential deep learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conflict Management in a Distance to Prototype-Based Evidential Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dănuţ-Vasile Giurgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2963,373 +2976,360 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Upper Rhine Artificial Intelligence Symposium 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Belief Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Belfast, United Kingdom. pp.87-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-67977-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763422v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential deep learning-based multi-modal environment perception for intelligent vehicles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localisation multimodale d'un véhicule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Duthay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024210v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground Vehicle Navigation Based on the Skylight Polarization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidential deep learning-based multi-modal environment perception for intelligent vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dănuţ-Vasile Giurgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengesha Mamo Wogari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION Position, Location and Navigation Symposium (PLANS) 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10140044⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Anchorage, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV55152.2023.10186581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131886v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception multimodale de l'environnement basée sur l'apprentissage profond évidentiel pour les véhicules intelligents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasile Giurgi</w:t>
+                <w:t xml:space="preserve">Intelligent vehicles semantic segmentation using evidential deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danut-Vasile Giurgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3352,3017 +3352,3056 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
+              <w:t xml:space="preserve">Upper Rhine Artificial Intelligence Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219566v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time road detection implementation of UNet architecture for autonomous driving</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Devanne</w:t>
+                <w:t xml:space="preserve">Ground Vehicle Navigation Based on the Skylight Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 14th Image, Video, and Multidimensional Signal Processing Workshop (IVMSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ivmsp54334.2022.9816237⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ION Position, Location and Navigation Symposium (PLANS) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Monterey, United States. pp.1373-1379, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10140044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008516v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture matérielle et traitement d'images pour un système de navigation basé sur la polarisation de la lumière solaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Changey</w:t>
+                <w:t xml:space="preserve">Perception multimodale de l'environnement basée sur l'apprentissage profond évidentiel pour les véhicules intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Giurgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">ORASIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143735v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A personalized path generation for an autonomous vehicle overtaking maneuver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Deep Learning Based Architecture Reduction on Camera-Lidar Fusion for Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengesha Mamo Wogari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Intelligent Autonomous Vehicles - IAV2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 2nd International Conference on Computers and Automation (CompAuto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2022, Paris, France. pp.25-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CompAuto55930.2022.00012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720989v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Based Architecture Reduction on Camera-Lidar Fusion for Autonomous Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
+                <w:t xml:space="preserve">Real-time road detection implementation of UNet architecture for autonomous driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danut-Vasile Giurgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Devanne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mengesha Mamo Wogari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 2nd International Conference on Computers and Automation (CompAuto)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CompAuto55930.2022.00012⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE 14th Image, Video, and Multidimensional Signal Processing Workshop (IVMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nafplio, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ivmsp54334.2022.9816237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008398v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-based navigation system using skylight polarization for an unmanned ground vehicle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Architecture matérielle et traitement d'images pour un système de navigation basé sur la polarisation de la lumière solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unmanned Systems Technology XXIV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131891v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projectile trajectory estimation: an LSTM approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Weber</w:t>
+                <w:t xml:space="preserve">A personalized path generation for an autonomous vehicle overtaking maneuver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Changey</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGA Maîtrise de l'Information, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">11th IFAC Symposium on Intelligent Autonomous Vehicles - IAV2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881740v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual-Inertial Fusion on KITTI using MSF-EKF</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Monnin</w:t>
+                <w:t xml:space="preserve">Projectile trajectory estimation: an LSTM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGA Maîtrise de l'Information, Nov 2022, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365867v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a classic Renault Twizy towards a low cost autonomous car prototype: a proof of concept</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Lambert</w:t>
+                <w:t xml:space="preserve">Image-based navigation system using skylight polarization for an unmanned ground vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.15161-15166, </w:t>
+              <w:t xml:space="preserve">Unmanned Systems Technology XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Orlando, United States. pp.32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2616833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723123v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.5D Evidential Grids for Dynamic Object Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cudel</w:t>
+                <w:t xml:space="preserve">Visual-Inertial Fusion on KITTI using MSF-EKF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Chevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Conference on Information Fusion (FUSION) 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/FUSION43075.2019.9011417⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.35-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV57592.2022.10004344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131742v1</w:t>
+                <w:t xml:space="preserve">hal-05365867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latency Reduction Techniques for NB-IoT Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hilt</w:t>
+                <w:t xml:space="preserve">From a classic Renault Twizy towards a low cost autonomous car prototype: a proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 10th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IDAACS.2019.8924238⟩</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.15161-15166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131731v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacle Avoidance, Path Planning and Control for Autonomous Vehicles</w:t>
+                <w:t xml:space="preserve">2.5D Evidential Grids for Dynamic Object Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Laghmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Intelligent Vehicles Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22th International Conference on Information Fusion (FUSION) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Ottawa, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/FUSION43075.2019.9011417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153577v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latency Reduction in Narrowband 4G LTE Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latency Reduction Techniques for NB-IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kofi Atta Nsiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zubair Amjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hilt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 15th International Symposium on Wireless Communication Systems (ISWCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISWCS.2018.8491085⟩</w:t>
+              <w:t xml:space="preserve">2019 10th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDAACS.2019.8924238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154771v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential Object Association Using Heterogeneous Sensor Data</w:t>
+                <w:t xml:space="preserve">Obstacle Avoidance, Path Planning and Control for Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Laghmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boudali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 21st International Conference on Information Fusion (FUSION)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162054v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latency Reduction for Narrowband LTE with Semi-Persistent Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zubair Arnjad</w:t>
+                <w:t xml:space="preserve">Low Latency V2X Applications and Network Requirements : Performance Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zubair Amjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 4th International Symposium on Wireless Systems within the International Conferences on Intelligent Data Acquisition and Advanced Computing Systems (IDAACS-SWS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IDAACS-SWS.2018.8525713⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Changshu, China. pp.220-225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2018.8500531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154770v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Latency V2X Applications and Network Requirements : Performance Evaluation</w:t>
+                <w:t xml:space="preserve">Latency Reduction in Narrowband 4G LTE Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zubair Amjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVS.2018.8500531⟩</w:t>
+              <w:t xml:space="preserve">2018 15th International Symposium on Wireless Communication Systems (ISWCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lisbonne, Portugal. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2018.8491085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154777v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth Obstacle Avoidance Path Planning for Autonomous Vehicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
+                <w:t xml:space="preserve">Evidential Object Association Using Heterogeneous Sensor Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Laghmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International Conference on Vehicular Electronics and Safety (ICVES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 21st International Conference on Information Fusion (FUSION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ICIF.2018.8455711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881295v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the information selection for optimal data association</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cudel</w:t>
+                <w:t xml:space="preserve">Latency Reduction for Narrowband LTE with Semi-Persistent Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zubair Arnjad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 20th International Conference on Information Fusion (Fusion)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ICIF.2017.8009706⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE 4th International Symposium on Wireless Systems within the International Conferences on Intelligent Data Acquisition and Advanced Computing Systems (IDAACS-SWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lviv, Ukraine. pp.196-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDAACS-SWS.2018.8525713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680104v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road vehicle relative motion estimation using gyro-free IMUs and system independent observers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+                <w:t xml:space="preserve">Smooth Obstacle Avoidance Path Planning for Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th IEEE International Conference on Vehicular Electronics and Safety (ICVES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680043v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interests of refocused images calibrated in depth with a multi-view camera for control by vision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Colicchio</w:t>
+                <w:t xml:space="preserve">On the information selection for optimal data association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Laghmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cudel</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Quality Control by Artificial Vision 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2264237⟩</w:t>
+              <w:t xml:space="preserve">2017 20th International Conference on Information Fusion (Fusion)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Xi'an, China. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ICIF.2017.8009706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675706v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caméras « light-field » : modélisation, études, perspectives et nouvelles applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Colicchio</w:t>
+                <w:t xml:space="preserve">Road vehicle relative motion estimation using gyro-free IMUs and system independent observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Ruiz Santa Quiteria Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche en IUT 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France. pp.14824-14829, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406966v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive orientation estimation without system dynamic model: application to road vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Brunner</w:t>
+                <w:t xml:space="preserve">Interests of refocused images calibrated in depth with a multi-view camera for control by vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colicchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISL Scientific Symposium (2016-03-07, 2016-03-08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference on Quality Control by Artificial Vision 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tokyo, Japan. pp.1033807, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2264237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263652v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Credal Multi-Target Assignment for Conflict Resolving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caméras « light-field » : modélisation, études, perspectives et nouvelles applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Boumediene</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Information Fusion (FUSION)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche en IUT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729688v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion based attitude estimation with magnetometer-augmented multi-IMU</w:t>
+                <w:t xml:space="preserve">Adaptive orientation estimation without system dynamic model: application to road vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brunner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Navigation Conference (2015-04-07, 2015-04-10: Bordeaux, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ISL Scientific Symposium (2016-03-07, 2016-03-08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint-Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559900v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion-based IMU and stochastic error modeling for intelligent vehicles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive Credal Multi-Target Assignment for Conflict Resolving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International Conference on Information Fusion (FUSION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Heidelberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331721v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caméra multi-vue basée sur 4 mini-lentilles : re-focalisation et cartes de profondeur pour la vision industrielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Riou</w:t>
+                <w:t xml:space="preserve">Quaternion-based IMU and stochastic error modeling for intelligent vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cudel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée “Systèmes de Vision Grand Angle, Multi-Caméra et Plénoptique” Gdr ISIS (2015-11-18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2015, Seoul, South Korea. pp.877-882, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2015.7225795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406965v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple MEMS-IMU Localization: Architecture Compari-son and Performance Assessment</w:t>
+                <w:t xml:space="preserve">Quaternion based attitude estimation with magnetometer-augmented multi-IMU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Changey</w:t>
@@ -6380,1450 +6419,1442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Integrated Navigation Systems (2015-05-25, 2015-05-27: Saint Petersburg, Russia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">European Navigation Conference (2015-04-07, 2015-04-10: Bordeaux, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549042v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une caméra de profondeur plénoptique basée sur 4 mini-objectifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Riou</w:t>
+                <w:t xml:space="preserve">Caméra multi-vue basée sur 4 mini-lentilles : re-focalisation et cartes de profondeur pour la vision industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colicchio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journée “Systèmes de Vision Grand Angle, Multi-Caméra et Plénoptique” Gdr ISIS (2015-11-18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161842v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des maths au véhicule autonome, un tour d’horizon !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Multiple MEMS-IMU Localization: Architecture Compari-son and Performance Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence au lycée Théodore DECK (2014-01-30: Guebwiller, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Guebwiller, France</w:t>
+              <w:t xml:space="preserve">International Conference on Integrated Navigation Systems (2015-05-25, 2015-05-27: Saint Petersburg, Russia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507143v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection, association et suivi de pistes pour la reconnaissance de panneaux routiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Boumediene</w:t>
+                <w:t xml:space="preserve">Une caméra de profondeur plénoptique basée sur 4 mini-objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colicchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Cudel</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floues et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123472v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of attitude estimation algorithms using absolute magnetic reference data: Methodology and results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
+                <w:t xml:space="preserve">Détection, association et suivi de pistes pour la reconnaissance de panneaux routiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Position, Location and Navigation Symposium - PLANS 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floues et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123475v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled detection, association and tracking for Traffic Sign Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Boumediene</w:t>
+                <w:t xml:space="preserve">Evaluation of attitude estimation algorithms using absolute magnetic reference data: Methodology and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cudel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Vehicles Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVS.2014.6856492⟩</w:t>
+              <w:t xml:space="preserve">Position, Location and Navigation Symposium - PLANS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Monterey, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS.2014.6851378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123469v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic Sign Recognition: Benchmark of Credal Object Association Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des maths au véhicule autonome, un tour d’horizon !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Information Fusion (FUSION), 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISIF/IEEE, Jul 2014, Salamanca, Spain. pp.1-7</w:t>
+              <w:t xml:space="preserve">Conférence au lycée Théodore DECK (2014-01-30: Guebwiller, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Guebwiller, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123466v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering for driverless cars: needs and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled detection, association and tracking for Traffic Sign Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à Graphic Era University (2014: Uttarakhand, Inde)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2014, Dearborn, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2014.6856492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514037v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Object association with belief functions: the dual decision algorithm</w:t>
+                <w:t xml:space="preserve">Traffic Sign Recognition: Benchmark of Credal Object Association Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Osamah Saif</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Control and Automation Theory for Transportation Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey. pp.TuDT2</w:t>
+              <w:t xml:space="preserve">17th International Conference on Information Fusion (FUSION), 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISIF/IEEE, Jul 2014, Salamanca, Spain. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868778v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des Robots LEGO dans l'enseignement supérieur : un retour d'expérience dans trois contextes différents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering for driverless cars: needs and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS2013 : Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Caen, France. pp.273-278</w:t>
+              <w:t xml:space="preserve">Conférence à Graphic Era University (2014: Uttarakhand, Inde)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Uttarrakhand, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804458v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Risk Assessment with Belief Functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Object association with belief functions: the dual decision algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osamah Saif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV, Intelligent Vehicles Symposium (2013-06-26, 2013-06-28: Gold Coast, Australia)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Control and Automation Theory for Transportation Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey. pp.TuDT2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514029v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une unité de mesure inertielle augmentée de capteurs magnétiques a référence absolue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Changey</w:t>
+                <w:t xml:space="preserve">La place des Robots LEGO dans l'enseignement supérieur : un retour d'expérience dans trois contextes différents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales / Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">CETSIS2013 : Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Caen, France. pp.273-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123478v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level Dempster-Shafer Speed Limit Assistant</w:t>
+                <w:t xml:space="preserve">Driving Risk Assessment with Belief Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BELIEF, International Conference on Belief Functions (2012-05-09, 2012-05-11: Compiègne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-29461-7_38⟩</w:t>
+              <w:t xml:space="preserve">IV, Intelligent Vehicles Symposium (2013-06-26, 2013-06-28: Gold Coast, Australia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gold Coast, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2013.6629547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04549041v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Generation and Control Strategy for Automated Vehicle Guidance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Daniel</w:t>
+                <w:t xml:space="preserve">Modélisation d'une unité de mesure inertielle augmentée de capteurs magnétiques a référence absolue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Alcalá de Henares,, Spain. pp.389-394</w:t>
+              <w:t xml:space="preserve">Journées Doctorales / Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710077v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Object Association decision algorithms with belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7839,475 +7870,699 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUSION, IEEE International Conference on Information Fusion (2012-07-09, 2012-07-12: Singapour)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion croyantiste entre un SIG et une caméra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Daniel</w:t>
+                <w:t xml:space="preserve">Multi-level Dempster-Shafer Speed Limit Assistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Université de Lille 1 (2012: Lille, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BELIEF, International Conference on Belief Functions (2012-05-09, 2012-05-11: Compiègne, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Compiègne, France. pp.327-334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29461-7_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530124v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature-based pattern recognition: Application to closed-loop driving maneuvers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Grigoryev</w:t>
+                <w:t xml:space="preserve">Reference Generation and Control Strategy for Automated Vehicle Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Caroux</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Depouhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON, 37th Annual Conference of the IEEE Industrial Electronics Society (2011-11-07, 2011-11-10: Melbourne, Australia)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2012 IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Alcalá de Henares,, Spain. pp.389-394</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559932v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict management in multi-sensor dempster-shafer fusion for speed limit determination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Daniel</w:t>
+                <w:t xml:space="preserve">Fusion croyantiste entre un SIG et une caméra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Vehicles Symposium (2011-06-05, 2011-06-09: Baden Baden, Germany)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Université de Lille 1 (2012: Lille, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510420v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Signature-based pattern recognition: Application to closed-loop driving maneuvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Grigoryev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Depouhon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IECON, 37th Annual Conference of the IEEE Industrial Electronics Society (2011-11-07, 2011-11-10: Melbourne, Australia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2011.6119690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflict management in multi-sensor dempster-shafer fusion for speed limit determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligent Vehicles Symposium (2011-06-05, 2011-06-09: Baden Baden, Germany)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Baden Baden, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2011.5940398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Steering Maneuvers Recognition Applied to Closed-Loop Tire Evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Grigoryev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Depouhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVD, 16th international Conference on Vehicle Dynamics (2011-10-05, 2011-10-06: Mulhouse, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8317,65 +8572,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A four-lens based plenoptic camera for depth measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colicchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8403,51 +8658,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visum summer school (2015-07-02, 2015-07-09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Porto, Portugal. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8457,51 +8712,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Control of a Customized Lane Change Maneuver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8533,70 +8788,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Developments in Model-Based and Data-Driven Methods for Advanced Control and Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.343-353, 2023, Studies in Systems, Decision and Control, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8606,78 +8861,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for determining driving conditions of a vehicle in advance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8685,51 +8940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: PCT/EP2010/058589. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8739,114 +8994,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la surveillance temps-réel du système &amp;quot;Conducteur - Véhicule - Environnement&amp;quot; : élaboration d'un système intelligent d'aide à la conduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université de Haute Alsace - Mulhouse, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00732949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8914,51 +9169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56C272E8"/>
+    <w:nsid w:val="72BB4F1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9145,51 +9400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-lauffenburger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5891-8418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076045269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114051v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihreteab Negash Geletu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109508" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027799v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104800" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365831v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danut-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Changey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Amjad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Atta Nsiah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Sikora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-021-02553-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laghmara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lauffenburger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2019.11.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bourebia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bindel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-019-01973-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Riou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colicchio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061108" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129987v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150305293" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boumediene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daniel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ouamri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2320536" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.05.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF784P9M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazik Birouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2011.041389" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pouly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoang Huynh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJC.17.1-24" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gissinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Coffin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(02)00047-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318341v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duthay Flavie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ait Messaoud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3079737" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488706v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengesha Mamo Wogari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION59988.2024.10706424" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Duthay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55152.2023.10186581" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courtier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Adam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10140044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219566v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Giurgi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008516v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ivmsp54334.2022.9816237" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecheur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008398v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CompAuto55930.2022.00012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131891v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2616833" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881740v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chevrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Changey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rebert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004344" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723123v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2083" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131742v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION43075.2019.9011417" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131731v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924238" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153577v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2018.8491085" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162054v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455711" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154770v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Arnjad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS-SWS.2018.8525713" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154777v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500531" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680104v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2017.8009706" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680043v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Ruiz Santa Quiteria Manzano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2580" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04675706v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264237" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406966v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263652v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04729688v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225795" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406965v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549042v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161842v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507143v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123472v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boumediene" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Daniel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cudel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123475v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851378" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123469v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856492" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123466v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514037v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868778v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamah Saif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804458v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hueber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Urban" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514029v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629547" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549041v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_38" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HGWCZP0J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710077v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Attia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549043v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530124v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559932v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Grigoryev" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caroux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Depouhon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119690" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510420v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940398" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559942v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225585v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027808v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_30" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544631v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bradai" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herbin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00732949v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-lauffenburger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5891-8418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076045269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114051v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihreteab Negash Geletu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109508" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027799v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104800" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365831v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danut-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Changey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Amjad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Atta Nsiah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Sikora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-021-02553-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laghmara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lauffenburger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2019.11.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bourebia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bindel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-019-01973-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Riou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colicchio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061108" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129987v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150305293" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boumediene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daniel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ouamri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2320536" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.05.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF784P9M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazik Birouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2011.041389" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pouly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoang Huynh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJC.17.1-24" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gissinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Coffin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(02)00047-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deregnaucourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Benamirouche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Boutteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Philippe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laconte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127764" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duthay Flavie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ait Messaoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3079737" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488706v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengesha Mamo Wogari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION59988.2024.10706424" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Duthay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55152.2023.10186581" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763422v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131886v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courtier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Adam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10140044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Giurgi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CompAuto55930.2022.00012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ivmsp54334.2022.9816237" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecheur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720989v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881740v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131891v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2616833" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chevrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Changey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rebert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004344" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2083" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION43075.2019.9011417" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131731v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924238" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153577v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154777v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500531" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154771v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2018.8491085" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455711" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154770v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Arnjad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS-SWS.2018.8525713" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881295v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680104v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2017.8009706" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Ruiz Santa Quiteria Manzano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2580" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04675706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264237" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406966v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263652v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04729688v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331721v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225795" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559900v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406965v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549042v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161842v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123472v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boumediene" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Daniel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cudel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123475v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851378" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507143v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123469v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856492" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123466v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868778v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamah Saif" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804458v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hueber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Urban" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514029v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629547" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123478v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549043v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_38" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HGWCZP0J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710077v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Attia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530124v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559932v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Grigoryev" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caroux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Depouhon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119690" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510420v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940398" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559942v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225585v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027808v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_30" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544631v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bradai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herbin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00732949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>