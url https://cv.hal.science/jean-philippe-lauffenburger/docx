--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -3653,749 +3653,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Based Architecture Reduction on Camera-Lidar Fusion for Autonomous Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
+                <w:t xml:space="preserve">Real-time road detection implementation of UNet architecture for autonomous driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danut-Vasile Giurgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Devanne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mengesha Mamo Wogari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 2nd International Conference on Computers and Automation (CompAuto)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Aug 2022, Paris, France. pp.25-31, </w:t>
+              <w:t xml:space="preserve">2022 IEEE 14th Image, Video, and Multidimensional Signal Processing Workshop (IVMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nafplio, Greece. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CompAuto55930.2022.00012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ivmsp54334.2022.9816237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008398v1</w:t>
+                <w:t xml:space="preserve">hal-04008516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time road detection implementation of UNet architecture for autonomous driving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danut-Vasile Giurgi</w:t>
+                <w:t xml:space="preserve">Deep Learning Based Architecture Reduction on Camera-Lidar Fusion for Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Devanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengesha Mamo Wogari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 14th Image, Video, and Multidimensional Signal Processing Workshop (IVMSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nafplio, Greece. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2022 2nd International Conference on Computers and Automation (CompAuto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2022, Paris, France. pp.25-31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ivmsp54334.2022.9816237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CompAuto55930.2022.00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008516v1</w:t>
+                <w:t xml:space="preserve">hal-04008398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture matérielle et traitement d'images pour un système de navigation basé sur la polarisation de la lumière solaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A personalized path generation for an autonomous vehicle overtaking maneuver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">11th IFAC Symposium on Intelligent Autonomous Vehicles - IAV2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143735v1</w:t>
+                <w:t xml:space="preserve">hal-03720989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A personalized path generation for an autonomous vehicle overtaking maneuver</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Architecture matérielle et traitement d'images pour un système de navigation basé sur la polarisation de la lumière solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Intelligent Autonomous Vehicles - IAV2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720989v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projectile trajectory estimation: an LSTM approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+                <w:t xml:space="preserve">Image-based navigation system using skylight polarization for an unmanned ground vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Unmanned Systems Technology XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Orlando, United States. pp.32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2616833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881740v1</w:t>
+                <w:t xml:space="preserve">hal-04131891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-based navigation system using skylight polarization for an unmanned ground vehicle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
+                <w:t xml:space="preserve">Projectile trajectory estimation: an LSTM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unmanned Systems Technology XXIV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGA Maîtrise de l'Information, Nov 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2616833⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04131891v1</w:t>
+                <w:t xml:space="preserve">hal-03881740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual-Inertial Fusion on KITTI using MSF-EKF</w:t>
               </w:r>
@@ -5011,495 +5011,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Latency V2X Applications and Network Requirements : Performance Evaluation</w:t>
+                <w:t xml:space="preserve">Latency Reduction in Narrowband 4G LTE Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zubair Amjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Changshu, China. pp.220-225, </w:t>
+              <w:t xml:space="preserve">2018 15th International Symposium on Wireless Communication Systems (ISWCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lisbonne, Portugal. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVS.2018.8500531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2018.8491085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154777v1</w:t>
+                <w:t xml:space="preserve">hal-04154771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latency Reduction in Narrowband 4G LTE Networks</w:t>
+                <w:t xml:space="preserve">Low Latency V2X Applications and Network Requirements : Performance Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zubair Amjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hilt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 15th International Symposium on Wireless Communication Systems (ISWCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Lisbonne, Portugal. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2018 IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Changshu, China. pp.220-225, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISWCS.2018.8491085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2018.8500531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154771v1</w:t>
+                <w:t xml:space="preserve">hal-04154777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential Object Association Using Heterogeneous Sensor Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cudel</w:t>
+                <w:t xml:space="preserve">Latency Reduction for Narrowband LTE with Semi-Persistent Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zubair Arnjad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 21st International Conference on Information Fusion (FUSION)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ICIF.2018.8455711⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE 4th International Symposium on Wireless Systems within the International Conferences on Intelligent Data Acquisition and Advanced Computing Systems (IDAACS-SWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lviv, Ukraine. pp.196-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDAACS-SWS.2018.8525713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162054v1</w:t>
+                <w:t xml:space="preserve">hal-04154770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latency Reduction for Narrowband LTE with Semi-Persistent Scheduling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hilt</w:t>
+                <w:t xml:space="preserve">Evidential Object Association Using Heterogeneous Sensor Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Laghmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 4th International Symposium on Wireless Systems within the International Conferences on Intelligent Data Acquisition and Advanced Computing Systems (IDAACS-SWS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lviv, Ukraine. pp.196-198, </w:t>
+              <w:t xml:space="preserve">2018 21st International Conference on Information Fusion (FUSION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IDAACS-SWS.2018.8525713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ICIF.2018.8455711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154770v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth Obstacle Avoidance Path Planning for Autonomous Vehicles</w:t>
               </w:r>
@@ -6789,347 +6789,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection, association et suivi de pistes pour la reconnaissance de panneaux routiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Boumediene</w:t>
+                <w:t xml:space="preserve">Des maths au véhicule autonome, un tour d’horizon !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Cudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floues et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Conférence au lycée Théodore DECK (2014-01-30: Guebwiller, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Guebwiller, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123472v1</w:t>
+                <w:t xml:space="preserve">hal-04507143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of attitude estimation algorithms using absolute magnetic reference data: Methodology and results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
+                <w:t xml:space="preserve">Détection, association et suivi de pistes pour la reconnaissance de panneaux routiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Position, Location and Navigation Symposium - PLANS 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floues et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123475v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des maths au véhicule autonome, un tour d’horizon !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Evaluation of attitude estimation algorithms using absolute magnetic reference data: Methodology and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence au lycée Théodore DECK (2014-01-30: Guebwiller, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Position, Location and Navigation Symposium - PLANS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Monterey, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS.2014.6851378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507143v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled detection, association and tracking for Traffic Sign Recognition</w:t>
               </w:r>
@@ -7390,334 +7390,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Object association with belief functions: the dual decision algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Driving Risk Assessment with Belief Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Osamah Saif</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Control and Automation Theory for Transportation Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IV, Intelligent Vehicles Symposium (2013-06-26, 2013-06-28: Gold Coast, Australia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gold Coast, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2013.6629547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868778v1</w:t>
+                <w:t xml:space="preserve">hal-04514029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des Robots LEGO dans l'enseignement supérieur : un retour d'expérience dans trois contextes différents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Object association with belief functions: the dual decision algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hueber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Urban</w:t>
+                <w:t xml:space="preserve">Osamah Saif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS2013 : Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Caen, France. pp.273-278</w:t>
+              <w:t xml:space="preserve">Advances in Control and Automation Theory for Transportation Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey. pp.TuDT2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804458v1</w:t>
+                <w:t xml:space="preserve">hal-00868778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Risk Assessment with Belief Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Daniel</w:t>
+                <w:t xml:space="preserve">La place des Robots LEGO dans l'enseignement supérieur : un retour d'expérience dans trois contextes différents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV, Intelligent Vehicles Symposium (2013-06-26, 2013-06-28: Gold Coast, Australia)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CETSIS2013 : Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Caen, France. pp.273-278</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514029v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'une unité de mesure inertielle augmentée de capteurs magnétiques a référence absolue</w:t>
               </w:r>
@@ -7755,51 +7755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales / Journées Nationales MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7900,251 +7900,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level Dempster-Shafer Speed Limit Assistant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reference Generation and Control Strategy for Automated Vehicle Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BELIEF, International Conference on Belief Functions (2012-05-09, 2012-05-11: Compiègne, France)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2012 IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Alcalá de Henares,, Spain. pp.389-394</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549041v1</w:t>
+                <w:t xml:space="preserve">hal-00710077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Generation and Control Strategy for Automated Vehicle Guidance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-level Dempster-Shafer Speed Limit Assistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE Intelligent Vehicles Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BELIEF, International Conference on Belief Functions (2012-05-09, 2012-05-11: Compiègne, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Compiègne, France. pp.327-334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29461-7_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710077v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion croyantiste entre un SIG et une caméra</w:t>
               </w:r>
@@ -9169,51 +9169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72BB4F1F"/>
+    <w:nsid w:val="DF795D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9400,51 +9400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-lauffenburger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5891-8418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076045269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114051v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihreteab Negash Geletu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109508" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027799v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104800" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365831v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danut-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Changey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Amjad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Atta Nsiah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Sikora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-021-02553-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laghmara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lauffenburger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2019.11.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bourebia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bindel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-019-01973-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Riou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colicchio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061108" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129987v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150305293" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boumediene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daniel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ouamri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2320536" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.05.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF784P9M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazik Birouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2011.041389" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pouly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoang Huynh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJC.17.1-24" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gissinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Coffin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(02)00047-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deregnaucourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Benamirouche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Boutteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Philippe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laconte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127764" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duthay Flavie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ait Messaoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3079737" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488706v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengesha Mamo Wogari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION59988.2024.10706424" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Duthay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55152.2023.10186581" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763422v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131886v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courtier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Adam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10140044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Giurgi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CompAuto55930.2022.00012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ivmsp54334.2022.9816237" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecheur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720989v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881740v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131891v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2616833" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chevrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Changey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rebert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004344" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2083" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION43075.2019.9011417" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131731v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924238" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153577v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154777v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500531" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154771v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2018.8491085" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455711" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154770v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Arnjad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS-SWS.2018.8525713" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881295v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680104v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2017.8009706" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Ruiz Santa Quiteria Manzano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2580" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04675706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264237" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406966v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263652v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04729688v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331721v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225795" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559900v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406965v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549042v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161842v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123472v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boumediene" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Daniel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cudel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123475v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851378" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507143v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123469v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856492" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123466v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868778v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamah Saif" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804458v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hueber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Urban" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514029v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629547" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123478v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549043v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_38" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HGWCZP0J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710077v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Attia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530124v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559932v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Grigoryev" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caroux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Depouhon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119690" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510420v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940398" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559942v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225585v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027808v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_30" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544631v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bradai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herbin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00732949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-lauffenburger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5891-8418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076045269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114051v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihreteab Negash Geletu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109508" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027799v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104800" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365831v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danut-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Changey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Amjad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Atta Nsiah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Sikora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-021-02553-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laghmara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lauffenburger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2019.11.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bourebia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bindel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-019-01973-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Riou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colicchio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061108" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129987v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150305293" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boumediene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daniel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ouamri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2320536" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.05.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF784P9M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazik Birouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2011.041389" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pouly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoang Huynh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJC.17.1-24" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gissinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Coffin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(02)00047-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deregnaucourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Benamirouche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Boutteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Philippe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laconte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127764" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duthay Flavie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ait Messaoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3079737" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488706v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengesha Mamo Wogari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION59988.2024.10706424" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Duthay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55152.2023.10186581" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763422v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131886v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courtier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Adam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10140044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Giurgi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ivmsp54334.2022.9816237" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CompAuto55930.2022.00012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143735v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecheur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2616833" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chevrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Changey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rebert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004344" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2083" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION43075.2019.9011417" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131731v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924238" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153577v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2018.8491085" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500531" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154770v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Arnjad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS-SWS.2018.8525713" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162054v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455711" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881295v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680104v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2017.8009706" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Ruiz Santa Quiteria Manzano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2580" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04675706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264237" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406966v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263652v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04729688v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331721v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225795" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559900v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406965v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549042v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161842v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507143v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123472v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boumediene" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Daniel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cudel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123475v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851378" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123469v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856492" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123466v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514029v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629547" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868778v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamah Saif" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804458v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hueber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Urban" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123478v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549043v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710077v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Attia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549041v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_38" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HGWCZP0J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530124v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559932v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Grigoryev" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caroux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Depouhon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119690" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510420v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940398" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559942v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225585v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027808v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_30" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544631v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bradai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herbin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00732949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>