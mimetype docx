--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -438,269 +438,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Based on Belief Interval for Multi-class Obstacle Perception of Self-driving Cars</w:t>
+                <w:t xml:space="preserve">LSTM-Based Projectile Trajectory Estimation in a GNSS-Denied Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danut-Vasile Giurgi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxime Devanne</w:t>
+                <w:t xml:space="preserve">Alicia Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances and Applications of DSmT for Information Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (6), pp.3025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23063025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365831v1</w:t>
+                <w:t xml:space="preserve">hal-05024206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSTM-Based Projectile Trajectory Estimation in a GNSS-Denied Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Weber</w:t>
+                <w:t xml:space="preserve">Decision Based on Belief Interval for Multi-class Obstacle Perception of Self-driving Cars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danut-Vasile Giurgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances and Applications of DSmT for Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.897-906</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024206v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latency reduction for narrowband URLLC networks: a performance evaluation</w:t>
               </w:r>
@@ -1169,274 +1169,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration and disparity maps for a depth camera based on a four-lens device</w:t>
+                <w:t xml:space="preserve">Magnetometer-Augmented IMU Simulator: In-Depth Elaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Riou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Colicchio</w:t>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cudel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.24.6.061108⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Inertial Sensors and Systems, 15 (3), pp.5293-5310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s150305293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510301v1</w:t>
+                <w:t xml:space="preserve">hal-01129987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetometer-Augmented IMU Simulator: In-Depth Elaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration and disparity maps for a depth camera based on a four-lens device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Haeberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brunner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
+                <w:t xml:space="preserve">Christophe Cudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Inertial Sensors and Systems, 15 (3), pp.5293-5310. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s150305293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.24.6.061108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129987v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-ROI Association and Tracking With Belief Functions: Application to Traffic Sign Recognition</w:t>
               </w:r>
@@ -1461,51 +1461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Ouamri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2252,321 +2252,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision-Aware Traversability Analysis for Autonomous Vehicles in the Context of Agricultural Robotics</w:t>
+                <w:t xml:space="preserve">Improving monocular visual odometry localization with wheel and inertial measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Philippe</w:t>
+                <w:t xml:space="preserve">Duthay Flavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Laconte</w:t>
+                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Salem Ait Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA55743.2025.11127764⟩</w:t>
+              <w:t xml:space="preserve">Seventeenth International Conference on Quality Control by Artificial Vision (QCAV2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Yamanashi Prefecture, France. pp.23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3079737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531677v1</w:t>
+                <w:t xml:space="preserve">hal-05318341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving monocular visual odometry localization with wheel and inertial measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collision-Aware Traversability Analysis for Autonomous Vehicles in the Context of Agricultural Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duthay Flavie</w:t>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Ait Messaoud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthias Spisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventeenth International Conference on Quality Control by Artificial Vision (QCAV2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Yamanashi Prefecture, France. pp.23, </w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Atlanta, United States. pp.13138-13145, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3079737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA55743.2025.11127764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318341v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of Semantic Segmentation Models for Vehicle Perception Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danut-Vasile Giurgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3050,51 +3050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation multimodale d'un véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Duthay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3139,658 +3139,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential deep learning-based multi-modal environment perception for intelligent vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception multimodale de l'environnement basée sur l'apprentissage profond évidentiel pour les véhicules intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Giurgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mengesha Mamo Wogari</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024210v1</w:t>
+                <w:t xml:space="preserve">hal-04219566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent vehicles semantic segmentation using evidential deep learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidential deep learning-based multi-modal environment perception for intelligent vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dănuţ-Vasile Giurgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengesha Mamo Wogari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Upper Rhine Artificial Intelligence Symposium 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Anchorage, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV55152.2023.10186581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763422v1</w:t>
+                <w:t xml:space="preserve">hal-05024210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground Vehicle Navigation Based on the Skylight Polarization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Changey</w:t>
+                <w:t xml:space="preserve">Intelligent vehicles semantic segmentation using evidential deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danut-Vasile Giurgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION Position, Location and Navigation Symposium (PLANS) 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Upper Rhine Artificial Intelligence Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Mulhouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131886v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception multimodale de l'environnement basée sur l'apprentissage profond évidentiel pour les véhicules intelligents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Devanne</w:t>
+                <w:t xml:space="preserve">Ground Vehicle Navigation Based on the Skylight Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ION Position, Location and Navigation Symposium (PLANS) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Monterey, United States. pp.1373-1379, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10140044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219566v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time road detection implementation of UNet architecture for autonomous driving</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Architecture matérielle et traitement d'images pour un système de navigation basé sur la polarisation de la lumière solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 14th Image, Video, and Multidimensional Signal Processing Workshop (IVMSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008516v1</w:t>
+                <w:t xml:space="preserve">hal-04143735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Based Architecture Reduction on Camera-Lidar Fusion for Autonomous Vehicles</w:t>
               </w:r>
@@ -4008,394 +4016,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture matérielle et traitement d'images pour un système de navigation basé sur la polarisation de la lumière solaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time road detection implementation of UNet architecture for autonomous driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danut-Vasile Giurgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE 14th Image, Video, and Multidimensional Signal Processing Workshop (IVMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nafplio, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ivmsp54334.2022.9816237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143735v1</w:t>
+                <w:t xml:space="preserve">hal-04008516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-based navigation system using skylight polarization for an unmanned ground vehicle</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Projectile trajectory estimation: an LSTM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unmanned Systems Technology XXIV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGA Maîtrise de l'Information, Nov 2022, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131891v1</w:t>
+                <w:t xml:space="preserve">hal-03881740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projectile trajectory estimation: an LSTM approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Image-based navigation system using skylight polarization for an unmanned ground vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Unmanned Systems Technology XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Orlando, United States. pp.32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2616833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881740v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual-Inertial Fusion on KITTI using MSF-EKF</w:t>
               </w:r>
@@ -4671,51 +4671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Laghmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5011,144 +5011,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latency Reduction in Narrowband 4G LTE Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Sikora</w:t>
+                <w:t xml:space="preserve">Evidential Object Association Using Heterogeneous Sensor Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Laghmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hilt</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 15th International Symposium on Wireless Communication Systems (ISWCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Lisbonne, Portugal. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2018 21st International Conference on Information Fusion (FUSION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISWCS.2018.8491085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ICIF.2018.8455711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154771v1</w:t>
+                <w:t xml:space="preserve">hal-04162054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Latency V2X Applications and Network Requirements : Performance Evaluation</w:t>
               </w:r>
@@ -5362,144 +5362,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential Object Association Using Heterogeneous Sensor Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cudel</w:t>
+                <w:t xml:space="preserve">Latency Reduction in Narrowband 4G LTE Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zubair Amjad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Boumediene</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 21st International Conference on Information Fusion (FUSION)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. </w:t>
+              <w:t xml:space="preserve">2018 15th International Symposium on Wireless Communication Systems (ISWCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lisbonne, Portugal. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ICIF.2018.8455711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2018.8491085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162054v1</w:t>
+                <w:t xml:space="preserve">hal-04154771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth Obstacle Avoidance Path Planning for Autonomous Vehicles</w:t>
               </w:r>
@@ -5606,51 +5606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the information selection for optimal data association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Laghmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5710,51 +5710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road vehicle relative motion estimation using gyro-free IMUs and system independent observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5762,51 +5762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Ruiz Santa Quiteria Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Toulouse, France. pp.14824-14829, </w:t>
@@ -5844,90 +5844,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interests of refocused images calibrated in depth with a multi-view camera for control by vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colicchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Quality Control by Artificial Vision 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Tokyo, Japan. pp.1033807, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5955,230 +5955,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caméras « light-field » : modélisation, études, perspectives et nouvelles applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Colicchio</w:t>
+                <w:t xml:space="preserve">Adaptive orientation estimation without system dynamic model: application to road vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cudel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche en IUT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">ISL Scientific Symposium (2016-03-07, 2016-03-08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint-Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406966v1</w:t>
+                <w:t xml:space="preserve">hal-04263652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive orientation estimation without system dynamic model: application to road vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caméras « light-field » : modélisation, études, perspectives et nouvelles applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brunner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
+                <w:t xml:space="preserve">Christophe Cudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISL Scientific Symposium (2016-03-07, 2016-03-08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Saint-Louis, France</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche en IUT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263652v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Credal Multi-Target Assignment for Conflict Resolving</w:t>
               </w:r>
@@ -6240,187 +6240,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion-based IMU and stochastic error modeling for intelligent vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une caméra de profondeur plénoptique basée sur 4 mini-objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brunner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
+                <w:t xml:space="preserve">Christophe Cudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331721v1</w:t>
+                <w:t xml:space="preserve">hal-01161842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternion based attitude estimation with magnetometer-augmented multi-IMU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6435,701 +6426,710 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Navigation Conference (2015-04-07, 2015-04-10: Bordeaux, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caméra multi-vue basée sur 4 mini-lentilles : re-focalisation et cartes de profondeur pour la vision industrielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Riou</w:t>
+                <w:t xml:space="preserve">Quaternion-based IMU and stochastic error modeling for intelligent vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cudel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée “Systèmes de Vision Grand Angle, Multi-Caméra et Plénoptique” Gdr ISIS (2015-11-18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2015, Seoul, South Korea. pp.877-882, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2015.7225795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406965v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple MEMS-IMU Localization: Architecture Compari-son and Performance Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caméra multi-vue basée sur 4 mini-lentilles : re-focalisation et cartes de profondeur pour la vision industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brunner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
+                <w:t xml:space="preserve">Christophe Cudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Integrated Navigation Systems (2015-05-25, 2015-05-27: Saint Petersburg, Russia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">Journée “Systèmes de Vision Grand Angle, Multi-Caméra et Plénoptique” Gdr ISIS (2015-11-18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549042v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une caméra de profondeur plénoptique basée sur 4 mini-objectifs</w:t>
+                <w:t xml:space="preserve">Multiple MEMS-IMU Localization: Architecture Compari-son and Performance Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Riou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Colicchio</w:t>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cudel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
+              <w:t xml:space="preserve">International Conference on Integrated Navigation Systems (2015-05-25, 2015-05-27: Saint Petersburg, Russia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161842v1</w:t>
+                <w:t xml:space="preserve">hal-04549042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des maths au véhicule autonome, un tour d’horizon !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Détection, association et suivi de pistes pour la reconnaissance de panneaux routiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence au lycée Théodore DECK (2014-01-30: Guebwiller, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Guebwiller, France</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floues et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507143v1</w:t>
+                <w:t xml:space="preserve">hal-01123472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection, association et suivi de pistes pour la reconnaissance de panneaux routiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Boumediene</w:t>
+                <w:t xml:space="preserve">Evaluation of attitude estimation algorithms using absolute magnetic reference data: Methodology and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Cudel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floues et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Position, Location and Navigation Symposium - PLANS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Monterey, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS.2014.6851378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123472v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of attitude estimation algorithms using absolute magnetic reference data: Methodology and results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
+                <w:t xml:space="preserve">Des maths au véhicule autonome, un tour d’horizon !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Position, Location and Navigation Symposium - PLANS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence au lycée Théodore DECK (2014-01-30: Guebwiller, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Guebwiller, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PLANS.2014.6851378⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01123475v1</w:t>
+                <w:t xml:space="preserve">hal-04507143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled detection, association and tracking for Traffic Sign Recognition</w:t>
               </w:r>
@@ -7154,51 +7154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Vehicles Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2014, Dearborn, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7226,191 +7226,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic Sign Recognition: Benchmark of Credal Object Association Algorithms</w:t>
+                <w:t xml:space="preserve">Engineering for driverless cars: needs and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Information Fusion (FUSION), 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISIF/IEEE, Jul 2014, Salamanca, Spain. pp.1-7</w:t>
+              <w:t xml:space="preserve">Conférence à Graphic Era University (2014: Uttarakhand, Inde)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Uttarrakhand, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123466v1</w:t>
+                <w:t xml:space="preserve">hal-04514037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering for driverless cars: needs and perspectives</w:t>
+                <w:t xml:space="preserve">Traffic Sign Recognition: Benchmark of Credal Object Association Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à Graphic Era University (2014: Uttarakhand, Inde)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Uttarrakhand, India</w:t>
+              <w:t xml:space="preserve">17th International Conference on Information Fusion (FUSION), 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISIF/IEEE, Jul 2014, Salamanca, Spain. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514037v1</w:t>
+                <w:t xml:space="preserve">hal-01123466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving Risk Assessment with Belief Functions</w:t>
               </w:r>
@@ -7703,103 +7703,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'une unité de mesure inertielle augmentée de capteurs magnétiques a référence absolue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales / Journées Nationales MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7818,757 +7818,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Object Association decision algorithms with belief functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Daniel</w:t>
+                <w:t xml:space="preserve">Signature-based pattern recognition: Application to closed-loop driving maneuvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Grigoryev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Depouhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSION, IEEE International Conference on Information Fusion (2012-07-09, 2012-07-12: Singapour)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON, 37th Annual Conference of the IEEE Industrial Electronics Society (2011-11-07, 2011-11-10: Melbourne, Australia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2011.6119690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549043v1</w:t>
+                <w:t xml:space="preserve">hal-04559932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Generation and Control Strategy for Automated Vehicle Guidance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-level Dempster-Shafer Speed Limit Assistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE Intelligent Vehicles Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BELIEF, International Conference on Belief Functions (2012-05-09, 2012-05-11: Compiègne, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Compiègne, France. pp.327-334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29461-7_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710077v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level Dempster-Shafer Speed Limit Assistant</w:t>
+                <w:t xml:space="preserve">Multi-Object Association decision algorithms with belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BELIEF, International Conference on Belief Functions (2012-05-09, 2012-05-11: Compiègne, France)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FUSION, IEEE International Conference on Information Fusion (2012-07-09, 2012-07-12: Singapour)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04549041v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion croyantiste entre un SIG et une caméra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Daniel</w:t>
+                <w:t xml:space="preserve">Reference Generation and Control Strategy for Automated Vehicle Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Université de Lille 1 (2012: Lille, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lille, France</w:t>
+              <w:t xml:space="preserve">2012 IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Alcalá de Henares,, Spain. pp.389-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530124v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature-based pattern recognition: Application to closed-loop driving maneuvers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Grigoryev</w:t>
+                <w:t xml:space="preserve">Fusion croyantiste entre un SIG et une caméra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Depouhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON, 37th Annual Conference of the IEEE Industrial Electronics Society (2011-11-07, 2011-11-10: Melbourne, Australia)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Université de Lille 1 (2012: Lille, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559932v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict management in multi-sensor dempster-shafer fusion for speed limit determination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Daniel</w:t>
+                <w:t xml:space="preserve">Steering Maneuvers Recognition Applied to Closed-Loop Tire Evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Grigoryev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Depouhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Vehicles Symposium (2011-06-05, 2011-06-09: Baden Baden, Germany)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CVD, 16th international Conference on Vehicle Dynamics (2011-10-05, 2011-10-06: Mulhouse, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Mulhouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510420v1</w:t>
+                <w:t xml:space="preserve">hal-04559942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steering Maneuvers Recognition Applied to Closed-Loop Tire Evaluations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Grigoryev</w:t>
+                <w:t xml:space="preserve">Conflict management in multi-sensor dempster-shafer fusion for speed limit determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Depouhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVD, 16th international Conference on Vehicle Dynamics (2011-10-05, 2011-10-06: Mulhouse, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Vehicles Symposium (2011-06-05, 2011-06-09: Baden Baden, Germany)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Baden Baden, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2011.5940398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559942v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8586,90 +8586,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A four-lens based plenoptic camera for depth measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colicchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visum summer school (2015-07-02, 2015-07-09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Porto, Portugal. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9169,51 +9169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF795D68"/>
+    <w:nsid w:val="19550173"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9400,51 +9400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-lauffenburger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5891-8418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076045269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114051v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihreteab Negash Geletu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109508" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027799v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104800" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365831v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danut-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Changey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Amjad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Atta Nsiah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Sikora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-021-02553-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laghmara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lauffenburger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2019.11.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bourebia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bindel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-019-01973-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Riou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colicchio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061108" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129987v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150305293" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boumediene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daniel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ouamri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2320536" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.05.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF784P9M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazik Birouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2011.041389" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pouly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoang Huynh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJC.17.1-24" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gissinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Coffin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(02)00047-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deregnaucourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Benamirouche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Boutteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Philippe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laconte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127764" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duthay Flavie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ait Messaoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3079737" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488706v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengesha Mamo Wogari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION59988.2024.10706424" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Duthay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55152.2023.10186581" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763422v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131886v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courtier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Adam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10140044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Giurgi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ivmsp54334.2022.9816237" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CompAuto55930.2022.00012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143735v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecheur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2616833" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chevrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Changey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rebert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004344" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2083" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION43075.2019.9011417" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131731v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924238" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153577v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2018.8491085" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500531" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154770v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Arnjad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS-SWS.2018.8525713" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162054v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455711" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881295v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680104v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2017.8009706" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Ruiz Santa Quiteria Manzano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2580" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04675706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264237" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406966v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263652v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04729688v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331721v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225795" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559900v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406965v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549042v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161842v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507143v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123472v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boumediene" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Daniel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cudel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123475v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851378" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123469v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856492" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123466v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514029v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629547" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868778v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamah Saif" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804458v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hueber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Urban" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123478v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549043v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710077v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Attia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549041v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_38" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HGWCZP0J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530124v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559932v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Grigoryev" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caroux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Depouhon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119690" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510420v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940398" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559942v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225585v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027808v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_30" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544631v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bradai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herbin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00732949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-lauffenburger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5891-8418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076045269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114051v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihreteab Negash Geletu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109508" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027799v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104800" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024206v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Changey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danut-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Amjad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Atta Nsiah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Sikora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-021-02553-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laghmara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lauffenburger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2019.11.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bourebia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bindel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-019-01973-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150305293" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Riou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colicchio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061108" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boumediene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daniel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ouamri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2320536" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.05.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF784P9M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazik Birouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2011.041389" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pouly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoang Huynh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJC.17.1-24" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gissinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Coffin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(02)00047-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deregnaucourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Benamirouche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Boutteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duthay Flavie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ait Messaoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3079737" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Philippe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laconte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127764" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488706v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengesha Mamo Wogari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION59988.2024.10706424" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Duthay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Giurgi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55152.2023.10186581" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763422v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courtier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Adam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10140044" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143735v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecheur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CompAuto55930.2022.00012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ivmsp54334.2022.9816237" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881740v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131891v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2616833" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chevrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Changey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rebert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004344" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2083" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION43075.2019.9011417" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131731v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924238" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153577v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162054v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455711" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500531" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154770v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Arnjad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS-SWS.2018.8525713" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154771v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2018.8491085" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881295v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680104v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2017.8009706" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Ruiz Santa Quiteria Manzano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2580" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04675706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264237" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263652v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406966v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04729688v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161842v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559900v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225795" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406965v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549042v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123472v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boumediene" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Daniel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cudel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123475v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851378" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507143v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123469v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856492" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514037v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123466v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514029v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629547" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868778v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamah Saif" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804458v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hueber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Urban" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123478v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559932v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Grigoryev" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caroux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Depouhon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119690" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549041v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_38" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HGWCZP0J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549043v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710077v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Attia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530124v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559942v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510420v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940398" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225585v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027808v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_30" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544631v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bradai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herbin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00732949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>